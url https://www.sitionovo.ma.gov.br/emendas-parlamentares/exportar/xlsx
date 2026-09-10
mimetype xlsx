--- v0 (2026-06-13)
+++ v1 (2026-09-10)
@@ -12,1831 +12,3427 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1041">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1563">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
-    <t>► ELIZIANE GAMA — Nº 60060001/2026</t>
+    <t>► KEKÊ TEIXEIRA — Nº EPI.2026.06143/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
-    <t>ELIZIANE GAMA</t>
+    <t>KEKÊ TEIXEIRA</t>
+  </si>
+  <si>
+    <t>EPI.2026.06143/2026</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal Frei Alberto Beretta</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>SITIO NOVO</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 99.855,10</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>20,0%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000828020 | Data: 28/08/2026 | Vl. Empenhado: R$ 49.732,60 | Vl. Liquidado: R$ 49.732,60 | Vl. Pago: R$ 49.732,60</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>DISMA DISTRIBUIDORA MARANHÃO LTDA</t>
+  </si>
+  <si>
+    <t>46.336.879/0001-48</t>
+  </si>
+  <si>
+    <t>33.90.30 - MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>0010 / 4063</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000828020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 49.732,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000828020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000828021 | Data: 28/08/2026 | Vl. Empenhado: R$ 50.122,50 | Vl. Liquidado: R$ 50.122,50 | Vl. Pago: R$ 50.122,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000828021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.122,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000828021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO DE SAÚDE — Nº 50410001/2026</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE SAÚDE</t>
+  </si>
+  <si>
+    <t>50410001/2026</t>
+  </si>
+  <si>
+    <t>COMISSÃO</t>
+  </si>
+  <si>
+    <t>INCREMENTO DA MÉDIA E ALTA COMPLEXIDADE (MAC)</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>R$ 750.000,00</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 609.003,85</t>
+  </si>
+  <si>
+    <t>81,2%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000529063 | Data: 29/05/2026 | Vl. Empenhado: R$ 5.740,31 | Vl. Liquidado: R$ 5.740,31 | Vl. Pago: R$ 5.740,31</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - HOSPITAL MUNIC FREI ALBERTO B</t>
+  </si>
+  <si>
+    <t>13.911.662/0001-65</t>
+  </si>
+  <si>
+    <t>31.90.04 - FOLHA DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000529063 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>****</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.740,31</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000529063 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000529064 | Data: 29/05/2026 | Vl. Empenhado: R$ 335.481,79 | Vl. Liquidado: R$ 335.481,79 | Vl. Pago: R$ 335.481,79</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000529064 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 335.481,79</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000529064 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000630113 | Data: 30/06/2026 | Vl. Empenhado: R$ 32.735,55 | Vl. Liquidado: R$ 32.735,55 | Vl. Pago: R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000630113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000630113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622040 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.645,00 | Vl. Liquidado: R$ 47.645,00 | Vl. Pago: R$ 47.645,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 47.645,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622041 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.532,00 | Vl. Liquidado: R$ 47.532,00 | Vl. Pago: R$ 47.532,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 47.532,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622042 | Data: 22/06/2026 | Vl. Empenhado: R$ 49.629,00 | Vl. Liquidado: R$ 49.629,00 | Vl. Pago: R$ 49.629,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.629,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622043 | Data: 22/06/2026 | Vl. Empenhado: R$ 48.141,00 | Vl. Liquidado: R$ 48.141,00 | Vl. Pago: R$ 48.141,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.141,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622044 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.099,20 | Vl. Liquidado: R$ 42.099,20 | Vl. Pago: R$ 42.099,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.099,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► RICARDO ARRUDA — Nº EPI.2026.05406/2026</t>
+  </si>
+  <si>
+    <t>RICARDO ARRUDA</t>
+  </si>
+  <si>
+    <t>EPI.2026.05406/2026</t>
+  </si>
+  <si>
+    <t>Ampliar a Atenção Especializada/MAC – Média e Alta Complexidade (consultas, cirurgias e exames) – Atenção ambulatorial...</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 188.536,92</t>
+  </si>
+  <si>
+    <t>31,4%</t>
+  </si>
+  <si>
+    <t>Ampliar a Atenção Especializada/MAC – Média e Alta Complexidade (consultas, cirurgias e exames) – Atenção ambulatorial e hospitalar</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805014 | Data: 05/08/2026 | Vl. Empenhado: R$ 48.489,00 | Vl. Liquidado: R$ 48.489,00 | Vl. Pago: R$ 48.489,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 48.489,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805015 | Data: 05/08/2026 | Vl. Empenhado: R$ 44.005,00 | Vl. Liquidado: R$ 44.005,00 | Vl. Pago: R$ 44.005,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 44.005,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805016 | Data: 05/08/2026 | Vl. Empenhado: R$ 46.426,67 | Vl. Liquidado: R$ 46.426,67 | Vl. Pago: R$ 46.426,67</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 46.426,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805017 | Data: 05/08/2026 | Vl. Empenhado: R$ 49.616,25 | Vl. Liquidado: R$ 49.616,25 | Vl. Pago: R$ 49.616,25</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.616,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO DE SAÚDE — Nº 50410002/2026</t>
+  </si>
+  <si>
+    <t>50410002/2026</t>
+  </si>
+  <si>
+    <t>INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 519.259,23</t>
+  </si>
+  <si>
+    <t>69,2%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000529066 | Data: 29/05/2026 | Vl. Empenhado: R$ 124.085,40 | Vl. Liquidado: R$ 124.085,40 | Vl. Pago: R$ 124.085,40</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - UNIDADES BASICAS DE SAUDE/UBS</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>0010 / 4127</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000529066 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 124.085,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000529066 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02591</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000731081 | Data: 31/07/2026 | Vl. Empenhado: R$ 102.501,60 | Vl. Liquidado: R$ 102.501,60 | Vl. Pago: R$ 102.501,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000731081 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 102.501,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000731081 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000630115 | Data: 30/06/2026 | Vl. Empenhado: R$ 120.278,52 | Vl. Liquidado: R$ 120.278,52 | Vl. Pago: R$ 120.278,52</t>
+  </si>
+  <si>
+    <t>MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000630115 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 120.278,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000630115 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525015 | Data: 25/05/2026 | Vl. Empenhado: R$ 26.091,91 | Vl. Liquidado: R$ 26.091,91 | Vl. Pago: R$ 26.091,91</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS ODONTOLOGICOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 26.091,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525016 | Data: 26/05/2026 | Vl. Empenhado: R$ 18.388,90 | Vl. Liquidado: R$ 18.388,90 | Vl. Pago: R$ 18.388,90</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 18.388,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525017 | Data: 25/05/2026 | Vl. Empenhado: R$ 43.563,10 | Vl. Liquidado: R$ 43.563,10 | Vl. Pago: R$ 43.563,10</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025 ITEM</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 43.563,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525018 | Data: 25/05/2026 | Vl. Empenhado: R$ 40.084,30 | Vl. Liquidado: R$ 40.084,30 | Vl. Pago: R$ 40.084,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.084,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622039 | Data: 22/06/2026 | Vl. Empenhado: R$ 44.265,50 | Vl. Liquidado: R$ 44.265,50 | Vl. Pago: R$ 44.265,50</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 44.265,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO DA SAÚDE — Nº 50410002/2026</t>
+  </si>
+  <si>
+    <t>COMISSÃO DA SAÚDE</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 190.299,25</t>
+  </si>
+  <si>
+    <t>19,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710020 | Data: 10/07/2026 | Vl. Empenhado: R$ 35.832,00 | Vl. Liquidado: R$ 35.832,00 | Vl. Pago: R$ 35.832,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 35.832,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710021 | Data: 10/07/2026 | Vl. Empenhado: R$ 53.228,50 | Vl. Liquidado: R$ 53.228,50 | Vl. Pago: R$ 53.228,50</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 53.228,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710022 | Data: 10/07/2026 | Vl. Empenhado: R$ 49.052,80 | Vl. Liquidado: R$ 49.052,80 | Vl. Pago: R$ 49.052,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.052,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710023 | Data: 10/07/2026 | Vl. Empenhado: R$ 52.185,95 | Vl. Liquidado: R$ 52.185,95 | Vl. Pago: R$ 52.185,95</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026 ITEM</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 52.185,95</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO DE ASSUNTOS SOCIAIS — Nº 60060001/2026</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ASSUNTOS SOCIAIS</t>
   </si>
   <si>
     <t>60060001/2026</t>
   </si>
   <si>
-    <t>COMISSÃO</t>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► CLEBER VERDE — Nº 23880010/2026</t>
+  </si>
+  <si>
+    <t>CLEBER VERDE</t>
+  </si>
+  <si>
+    <t>23880010/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 424.022,83</t>
+  </si>
+  <si>
+    <t>42,4%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710024 | Data: 10/07/2026 | Vl. Empenhado: R$ 38.594,90 | Vl. Liquidado: R$ 38.594,90 | Vl. Pago: R$ 38.594,90</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 38.594,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710025 | Data: 10/07/2026 | Vl. Empenhado: R$ 45.980,48 | Vl. Liquidado: R$ 45.980,48 | Vl. Pago: R$ 45.980,48</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.980,48</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710026 | Data: 10/07/2026 | Vl. Empenhado: R$ 50.378,70 | Vl. Liquidado: R$ 50.378,70 | Vl. Pago: R$ 50.378,70</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.378,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710027 | Data: 10/07/2026 | Vl. Empenhado: R$ 45.778,00 | Vl. Liquidado: R$ 45.778,00 | Vl. Pago: R$ 45.778,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.778,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710028 | Data: 10/07/2026 | Vl. Empenhado: R$ 33.222,65 | Vl. Liquidado: R$ 33.222,65 | Vl. Pago: R$ 33.222,65</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 33.222,65</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710029 | Data: 10/07/2026 | Vl. Empenhado: R$ 52.004,25 | Vl. Liquidado: R$ 52.004,25 | Vl. Pago: R$ 52.004,25</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 52.004,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710030 | Data: 10/07/2026 | Vl. Empenhado: R$ 41.597,85 | Vl. Liquidado: R$ 41.597,85 | Vl. Pago: R$ 41.597,85</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 41.597,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805010 | Data: 05/08/2026 | Vl. Empenhado: R$ 40.961,00 | Vl. Liquidado: R$ 40.961,00 | Vl. Pago: R$ 40.961,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/2026 E V TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.961,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805011 | Data: 05/08/2026 | Vl. Empenhado: R$ 38.324,50 | Vl. Liquidado: R$ 38.324,50 | Vl. Pago: R$ 38.324,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 38.324,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805012 | Data: 05/08/2026 | Vl. Empenhado: R$ 37.180,50 | Vl. Liquidado: R$ 37.180,50 | Vl. Pago: R$ 37.180,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.180,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
+  </si>
+  <si>
+    <t>JOSIVALDO JP</t>
+  </si>
+  <si>
+    <t>202642120005/2026</t>
+  </si>
+  <si>
+    <t>EMENDA ESPECIAL</t>
+  </si>
+  <si>
+    <t>Pavimentação de estrada vicinal em área rural no município de Sítio Novo/MA, visando o escoamento da produção agropecuár...</t>
+  </si>
+  <si>
+    <t>Aguardando Repasse</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 995.000,00</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>AGRICULTURA</t>
+  </si>
+  <si>
+    <t>Pavimentação de estrada vicinal em área rural no município de Sítio Novo/MA, visando o escoamento da produção agropecuária de pequenos e médios produtores Beneficiando pequenos e médios produtores rurais</t>
+  </si>
+  <si>
+    <t>► EMENDA DE COMISAO — Nº 50410001/2025</t>
+  </si>
+  <si>
+    <t>EMENDA DE COMISAO</t>
+  </si>
+  <si>
+    <t>50410001/2025</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Sitio Novo</t>
+  </si>
+  <si>
+    <t>R$ 411.503,36</t>
+  </si>
+  <si>
+    <t>68,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001128104 | Data: 28/11/2025 | Vl. Empenhado: R$ 111.625,18 | Vl. Liquidado: R$ 111.625,18 | Vl. Pago: R$ 111.625,18</t>
+  </si>
+  <si>
+    <t>0052 / 4127</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001128104 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 111.625,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001128104 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001230098 | Data: 30/12/2025 | Vl. Empenhado: R$ 1.518,00 | Vl. Liquidado: R$ 1.518,00 | Vl. Pago: R$ 1.518,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001230098 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.518,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001230098 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001230099 | Data: 30/12/2025 | Vl. Empenhado: R$ 51.121,78 | Vl. Liquidado: R$ 51.121,78 | Vl. Pago: R$ 51.121,78</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001230099 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 51.121,78</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001230099 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001107007 | Data: 07/11/2025 | Vl. Empenhado: R$ 11.850,00 | Vl. Liquidado: R$ 11.850,00 | Vl. Pago: R$ 11.850,00</t>
+  </si>
+  <si>
+    <t>BRASFARMA COMERCIAL LTDA</t>
+  </si>
+  <si>
+    <t>10.554.289/0001-44</t>
+  </si>
+  <si>
+    <t>PREGÃO ELECTRÔNICO</t>
+  </si>
+  <si>
+    <t>129/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001107007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 11.850,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001107007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001107008 | Data: 07/11/2025 | Vl. Empenhado: R$ 12.274,00 | Vl. Liquidado: R$ 12.274,00 | Vl. Pago: R$ 12.274,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001107008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 12.274,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001107008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001107009 | Data: 07/11/2025 | Vl. Empenhado: R$ 28.954,00 | Vl. Liquidado: R$ 28.954,00 | Vl. Pago: R$ 28.954,00</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001107009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 28.954,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001107009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001107010 | Data: 07/11/2026 | Vl. Empenhado: R$ 24.673,60 | Vl. Liquidado: R$ 24.673,60 | Vl. Pago: R$ 24.673,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001107010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 24.673,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001107010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110024 | Data: 10/11/2025 | Vl. Empenhado: R$ 32.750,50 | Vl. Liquidado: R$ 32.750,50 | Vl. Pago: R$ 32.750,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 32.750,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110026 | Data: 10/11/2025 | Vl. Empenhado: R$ 17.137,00 | Vl. Liquidado: R$ 17.137,00 | Vl. Pago: R$ 17.137,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.137,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110028 | Data: 10/11/2025 | Vl. Empenhado: R$ 29.028,80 | Vl. Liquidado: R$ 29.028,80 | Vl. Pago: R$ 29.028,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 29.028,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110029 | Data: 10/11/2025 | Vl. Empenhado: R$ 10.800,00 | Vl. Liquidado: R$ 10.800,00 | Vl. Pago: R$ 10.800,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.800,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110030 | Data: 10/11/2025 | Vl. Empenhado: R$ 21.138,50 | Vl. Liquidado: R$ 21.138,50 | Vl. Pago: R$ 21.138,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 21.138,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110025 | Data: 10/11/2025 | Vl. Empenhado: R$ 29.006,00 | Vl. Liquidado: R$ 29.006,00 | Vl. Pago: R$ 29.006,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/11/2026</t>
+  </si>
+  <si>
+    <t>R$ 29.006,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110027 | Data: 10/11/2025 | Vl. Empenhado: R$ 29.626,00 | Vl. Liquidado: R$ 29.626,00 | Vl. Pago: R$ 29.626,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 29.626,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO DA SAÚDE — Nº 50410002/2025</t>
+  </si>
+  <si>
+    <t>50410002/2025</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202542120005/2025</t>
+  </si>
+  <si>
+    <t>202542120005/2025</t>
+  </si>
+  <si>
+    <t>Construção de um campo de futebol no município de Sítio Novo/MA</t>
+  </si>
+  <si>
+    <t>R$ 396.000,00</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>DESPORTO E LAZER</t>
+  </si>
+  <si>
+    <t>► CLEBER VERDE — Nº 202523880004/2025</t>
+  </si>
+  <si>
+    <t>202523880004/2025</t>
+  </si>
+  <si>
+    <t>Pavimentação de estradas vicinais no município de Sítio Novo/MA</t>
+  </si>
+  <si>
+    <t>R$ 990.000,00</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>URBANISMO</t>
+  </si>
+  <si>
+    <t>R$ 972.639,44</t>
+  </si>
+  <si>
+    <t>98,3%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001003002 | Data: 03/10/2025 | Vl. Empenhado: R$ 35.502,70 | Vl. Liquidado: R$ 35.502,70 | Vl. Pago: R$ 35.502,70</t>
+  </si>
+  <si>
+    <t>ARSS CONSTRUÇÕES EIRELI</t>
+  </si>
+  <si>
+    <t>23.706.563/0001-03</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>0710 / 3113</t>
+  </si>
+  <si>
+    <t>CONCORÊNCIA ELETRONICA</t>
+  </si>
+  <si>
+    <t>184/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001003002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 35.502,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001003002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001003003 | Data: 03/10/2025 | Vl. Empenhado: R$ 189.991,12 | Vl. Liquidado: R$ 189.991,12 | Vl. Pago: R$ 189.991,12</t>
+  </si>
+  <si>
+    <t>178/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001003003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 189.991,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001003003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001003004 | Data: 03/10/2025 | Vl. Empenhado: R$ 53.133,10 | Vl. Liquidado: R$ 53.133,10 | Vl. Pago: R$ 53.133,10</t>
+  </si>
+  <si>
+    <t>183/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001003004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 53.133,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001003004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001003005 | Data: 03/10/2025 | Vl. Empenhado: R$ 143.984,52 | Vl. Liquidado: R$ 143.984,52 | Vl. Pago: R$ 143.984,52</t>
+  </si>
+  <si>
+    <t>177/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001003005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 143.984,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001003005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001010001 | Data: 10/10/2025 | Vl. Empenhado: R$ 135.808,14 | Vl. Liquidado: R$ 135.808,14 | Vl. Pago: R$ 135.808,14</t>
+  </si>
+  <si>
+    <t>I S LIMA CONSTRUCAO E LOCACAO LTDA</t>
+  </si>
+  <si>
+    <t>20.226.913/0001-38</t>
+  </si>
+  <si>
+    <t>CONSERVAÇÃO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>109/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001010001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 135.808,14</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001010001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001103013 | Data: 03/11/2025 | Vl. Empenhado: R$ 31.828,55 | Vl. Liquidado: R$ 31.828,55 | Vl. Pago: R$ 31.828,55</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001103013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 31.828,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001103013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001103014 | Data: 03/11/2025 | Vl. Empenhado: R$ 192.846,41 | Vl. Liquidado: R$ 192.846,41 | Vl. Pago: R$ 192.846,41</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001103014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 192.846,41</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001103014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001103015 | Data: 03/11/2025 | Vl. Empenhado: R$ 136.871,74 | Vl. Liquidado: R$ 136.871,74 | Vl. Pago: R$ 136.871,74</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001103015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 136.871,74</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001103015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE000113016 | Data: 03/11/2025 | Vl. Empenhado: R$ 52.673,16 | Vl. Liquidado: R$ 52.673,16 | Vl. Pago: R$ 52.673,16</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE000113016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 52.673,16</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE000113016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► WEVERTON — Nº 40840005/2025</t>
+  </si>
+  <si>
+    <t>WEVERTON</t>
+  </si>
+  <si>
+    <t>40840005/2025</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 242.610,90</t>
+  </si>
+  <si>
+    <t>80,9%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720042 | Data: 20/07/2026 | Vl. Empenhado: R$ 45.744,20 | Vl. Liquidado: R$ 45.744,20 | Vl. Pago: R$ 45.744,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 45.744,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720043 | Data: 20/07/2026 | Vl. Empenhado: R$ 49.101,00 | Vl. Liquidado: R$ 49.101,00 | Vl. Pago: R$ 49.101,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.101,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720043 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720044 | Data: 20/07/2026 | Vl. Empenhado: R$ 49.759,30 | Vl. Liquidado: R$ 49.759,30 | Vl. Pago: R$ 49.759,30</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONE 7RME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.759,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000805013 | Data: 05/08/2026 | Vl. Empenhado: R$ 44.997,40 | Vl. Liquidado: R$ 44.997,40 | Vl. Pago: R$ 44.997,40</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000805013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 44.997,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000805013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710042 | Data: 10/07/2026 | Vl. Empenhado: R$ 53.009,00 | Vl. Liquidado: R$ 53.009,00 | Vl. Pago: R$ 53.009,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 53.009,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► MÁRCIO HONAISER — Nº 44190001/2025</t>
+  </si>
+  <si>
+    <t>MÁRCIO HONAISER</t>
+  </si>
+  <si>
+    <t>44190001/2025</t>
+  </si>
+  <si>
+    <t>R$ 378.122,05</t>
+  </si>
+  <si>
+    <t>75,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000710041 | Data: 10/07/2026 | Vl. Empenhado: R$ 52.631,05 | Vl. Liquidado: R$ 52.631,05 | Vl. Pago: R$ 52.631,05</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000710041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 52.631,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000710041 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720034 | Data: 20/07/2026 | Vl. Empenhado: R$ 49.359,70 | Vl. Liquidado: R$ 49.359,70 | Vl. Pago: R$ 49.359,70</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.359,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720035 | Data: 20/07/2026 | Vl. Empenhado: R$ 48.229,60 | Vl. Liquidado: R$ 48.229,60 | Vl. Pago: R$ 48.229,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.229,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720036 | Data: 20/07/2026 | Vl. Empenhado: R$ 40.042,50 | Vl. Liquidado: R$ 40.042,50 | Vl. Pago: R$ 40.042,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.042,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720037 | Data: 20/07/2026 | Vl. Empenhado: R$ 44.112,70 | Vl. Liquidado: R$ 44.112,70 | Vl. Pago: R$ 44.112,70</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 44.112,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720038 | Data: 20/07/2026 | Vl. Empenhado: R$ 45.130,00 | Vl. Liquidado: R$ 45.130,00 | Vl. Pago: R$ 45.130,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026 ITEM</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720038 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.130,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720038 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720039 | Data: 20/07/2026 | Vl. Empenhado: R$ 49.183,75 | Vl. Liquidado: R$ 49.183,75 | Vl. Pago: R$ 49.183,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.183,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000720040 | Data: 20/07/2026 | Vl. Empenhado: R$ 49.432,75 | Vl. Liquidado: R$ 49.432,75 | Vl. Pago: R$ 49.432,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000720040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 49.432,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000720040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► CLEBER VERDE — Nº 23880007/2025</t>
+  </si>
+  <si>
+    <t>23880007/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 780.957,34</t>
+  </si>
+  <si>
+    <t>78,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000725013 | Data: 25/07/2025 | Vl. Empenhado: R$ 56.132,00 | Vl. Liquidado: R$ 56.132,00 | Vl. Pago: R$ 56.132,00</t>
+  </si>
+  <si>
+    <t>0210 / 4063</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000725013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 56.132,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000725013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000725014 | Data: 25/07/2025 | Vl. Empenhado: R$ 24.829,00 | Vl. Liquidado: R$ 24.829,00 | Vl. Pago: R$ 24.829,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000725014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 24.829,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000725014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000725015 | Data: 25/07/2025 | Vl. Empenhado: R$ 32.991,50 | Vl. Liquidado: R$ 32.991,50 | Vl. Pago: R$ 32.991,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000725015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 32.991,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000725015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622015 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.003,12 | Vl. Liquidado: R$ 45.003,12 | Vl. Pago: R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622014 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.175,96 | Vl. Liquidado: R$ 42.175,96 | Vl. Pago: R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622020 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.080,32 | Vl. Liquidado: R$ 37.080,32 | Vl. Pago: R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622018 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.210,72 | Vl. Liquidado: R$ 42.210,72 | Vl. Pago: R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622019 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.655,22 | Vl. Liquidado: R$ 37.655,22 | Vl. Pago: R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622016 | Data: 22/06/2026 | Vl. Empenhado: R$ 34.347,10 | Vl. Liquidado: R$ 34.347,10 | Vl. Pago: R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622017 | Data: 22/06/2026 | Vl. Empenhado: R$ 26.741,80 | Vl. Liquidado: R$ 26.741,80 | Vl. Pago: R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622029 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.348,00 | Vl. Liquidado: R$ 47.348,00 | Vl. Pago: R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622035 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.219,00 | Vl. Liquidado: R$ 45.219,00 | Vl. Pago: R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622034 | Data: 22/06/2026 | Vl. Empenhado: R$ 48.566,50 | Vl. Liquidado: R$ 48.566,50 | Vl. Pago: R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622033 | Data: 22/06/2026 | Vl. Empenhado: R$ 50.081,00 | Vl. Liquidado: R$ 50.081,00 | Vl. Pago: R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622036 | Data: 22/06/2026 | Vl. Empenhado: R$ 40.546,60 | Vl. Liquidado: R$ 40.546,60 | Vl. Pago: R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622032 | Data: 22/06/2026 | Vl. Empenhado: R$ 38.016,00 | Vl. Liquidado: R$ 38.016,00 | Vl. Pago: R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622031 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.686,00 | Vl. Liquidado: R$ 42.686,00 | Vl. Pago: R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622030 | Data: 22/06/2026 | Vl. Empenhado: R$ 46.481,00 | Vl. Liquidado: R$ 46.481,00 | Vl. Pago: R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622037 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.846,50 | Vl. Liquidado: R$ 42.846,50 | Vl. Pago: R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► COMISSÃO — Nº 50410004/2024</t>
+  </si>
+  <si>
+    <t>50410004/2024</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>Federal</t>
-[...455 lines deleted...]
-    <t>Pavimentação de estradas vicinais no município de Sítio Novo/MA</t>
+    <t>R$ 1.500.000,00</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>► JOÃO MARCELO SOUZA — Nº 202336880002/2023</t>
+  </si>
+  <si>
+    <t>JOÃO MARCELO SOUZA</t>
+  </si>
+  <si>
+    <t>202336880002/2023</t>
+  </si>
+  <si>
+    <t>Recuperação de estradas Vicinais; Construção de Pontes de Concreto; Reconstrução de Pontes; Melhoramento Estradas Vicina...</t>
+  </si>
+  <si>
+    <t>R$ 1.551.700,00</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>URBANISMO/AGRICULTURA</t>
+  </si>
+  <si>
+    <t>R$ 1.625.181,50</t>
+  </si>
+  <si>
+    <t>104,7%</t>
+  </si>
+  <si>
+    <t>Recuperação de estradas Vicinais; Construção de Pontes de Concreto; Reconstrução de Pontes; Melhoramento Estradas Vicinais; Revitalização de Vias Urbanas e Rurais no munícipio de Sítio Novo - MA</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000130014 | Data: 30/01/2024 | Vl. Empenhado: R$ 52.705,48 | Vl. Liquidado: R$ 52.705,48 | Vl. Pago: R$ 52.705,48</t>
+  </si>
+  <si>
+    <t>MRL EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>35.458.723/0001-13</t>
+  </si>
+  <si>
+    <t>44.90.51 - RECONSTRUÇÃO DE PONTES</t>
+  </si>
+  <si>
+    <t>0710 / 3120</t>
+  </si>
+  <si>
+    <t>TOMADA DE PREÇO</t>
+  </si>
+  <si>
+    <t>085/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000130014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>R$ 52.705,48</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000130014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000130015 | Data: 30/10/2024 | Vl. Empenhado: R$ 69.653,79 | Vl. Liquidado: R$ 69.653,79 | Vl. Pago: R$ 69.653,79</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000130015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 69.653,79</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000130015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000201002 | Data: 01/02/2024 | Vl. Empenhado: R$ 75.068,90 | Vl. Liquidado: R$ 75.068,90 | Vl. Pago: R$ 75.068,90</t>
+  </si>
+  <si>
+    <t>RECONSTRUÇÃO DE PONTES</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>R$ 75.068,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000201002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000201003 | Data: 01/02/2024 | Vl. Empenhado: R$ 65.918,75 | Vl. Liquidado: R$ 65.918,75 | Vl. Pago: R$ 65.918,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000201003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 65.918,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000201003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000206008 | Data: 06/02/2024 | Vl. Empenhado: R$ 23.609,18 | Vl. Liquidado: R$ 23.609,18 | Vl. Pago: R$ 23.609,18</t>
+  </si>
+  <si>
+    <t>44.90.51 - REFORMA DE PONTES</t>
+  </si>
+  <si>
+    <t>077/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000206008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 23.609,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000206008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000311008 | Data: 11/03/2024 | Vl. Empenhado: R$ 46.199,94 | Vl. Liquidado: R$ 46.199,94 | Vl. Pago: R$ 46.199,94</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000311008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>R$ 46.199,94</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000311008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000311009 | Data: 11/03/2024 | Vl. Empenhado: R$ 47.968,24 | Vl. Liquidado: R$ 47.968,24 | Vl. Pago: R$ 47.968,24</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000311009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 47.968,24</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000311009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000311010 | Data: 11/03/2024 | Vl. Empenhado: R$ 50.169,03 | Vl. Liquidado: R$ 50.169,03 | Vl. Pago: R$ 50.169,03</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000311010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.169,03</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000311010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000531005 | Data: 31/05/2024 | Vl. Empenhado: R$ 60.188,32 | Vl. Liquidado: R$ 60.188,32 | Vl. Pago: R$ 60.188,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000531005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>R$ 60.188,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000531005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000531006 | Data: 31/05/2024 | Vl. Empenhado: R$ 65.924,33 | Vl. Liquidado: R$ 65.924,33 | Vl. Pago: R$ 65.924,33</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000531006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 65.924,33</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000531006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000531008 | Data: 31/05/2024 | Vl. Empenhado: R$ 57.849,28 | Vl. Liquidado: R$ 57.849,28 | Vl. Pago: R$ 57.849,28</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000531008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>R$ 57.849,28</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000531008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000614003 | Data: 14/06/2024 | Vl. Empenhado: R$ 369.534,00 | Vl. Liquidado: R$ 369.534,00 | Vl. Pago: R$ 369.534,00</t>
+  </si>
+  <si>
+    <t>44.90.51 - MELHORAMENTO DE ESTRADA VICINAL</t>
+  </si>
+  <si>
+    <t>098/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000614003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>R$ 369.534,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000614003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000807012 | Data: 07/08/2024 | Vl. Empenhado: R$ 189.430,61 | Vl. Liquidado: R$ 189.430,61 | Vl. Pago: R$ 189.430,61</t>
+  </si>
+  <si>
+    <t>CAMPO ALEGRE EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>09.011.896/0001-89</t>
+  </si>
+  <si>
+    <t>44.90.51 - REVITALIZAÇÃO DE VIAS URBANAS E RURAIS</t>
+  </si>
+  <si>
+    <t>0501 / 3101</t>
+  </si>
+  <si>
+    <t>136/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000807012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 189.430,61</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000807012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001002015 | Data: 02/10/2023 | Vl. Empenhado: R$ 279.905,56 | Vl. Liquidado: R$ 279.905,56 | Vl. Pago: R$ 279.905,56</t>
+  </si>
+  <si>
+    <t>PREMIER EDIFICACOES LTDA</t>
+  </si>
+  <si>
+    <t>19.258.352/0001-70</t>
+  </si>
+  <si>
+    <t>44.90.51 - CONTRUÇÃO DE PONTE</t>
+  </si>
+  <si>
+    <t>119/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001002015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>R$ 279.905,56</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001002015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001213012 | Data: 13/12/2023 | Vl. Empenhado: R$ 171.056,09 | Vl. Liquidado: R$ 171.056,09 | Vl. Pago: R$ 171.056,09</t>
+  </si>
+  <si>
+    <t>44.90.51 - RECUPERAÇÃO DE ESTRADAS VACINAIS</t>
+  </si>
+  <si>
+    <t>083/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001213012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>R$ 171.056,09</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001213012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
+  </si>
+  <si>
+    <t>202342120003/2023</t>
+  </si>
+  <si>
+    <t>Eventos Cultural e Artísticos e Manutenções das Ações e Serviços Públicos de Saúde no Município de Sítio Novo - MA</t>
+  </si>
+  <si>
+    <t>SAÚDE/CULTURA</t>
+  </si>
+  <si>
+    <t>R$ 70.000,00</t>
+  </si>
+  <si>
+    <t>70,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001211021 | Data: 11/12/2023 | Vl. Empenhado: R$ 70.000,00 | Vl. Liquidado: R$ 70.000,00 | Vl. Pago: R$ 70.000,00</t>
+  </si>
+  <si>
+    <t>SILVAN SANTOS PROMOCOES LTDA</t>
+  </si>
+  <si>
+    <t>50.568.494/0001-83</t>
+  </si>
+  <si>
+    <t>SHOW EVANGELICO</t>
+  </si>
+  <si>
+    <t>0473 / 4021</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>125/2023</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A CONTRATAÇÃO DE ARTISTA CONSAGRADO PARA APRESENTAÇÃO EM PRAÇA PÚBLICA NA CIDADE DE SITIO&amp;nbsp;NOVO/MA, DO SHOW EVANGÉLICO "ADORA SITIO NOVO", CONFORME INEXIGIBILIDADE 003/2023 E 1 TERMO DO ADITIVO DO CONTRATO 125/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001211021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001211021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>► JOÃO MARCELO SOUZA — Nº 20226880003/2022</t>
+  </si>
+  <si>
+    <t>20226880003/2022</t>
+  </si>
+  <si>
+    <t>Construção de praça pública de eventos e lazer e reconstrução de pontes de madeiras no município de Sítio Novo - MA</t>
+  </si>
+  <si>
+    <t>R$ 900.000,00</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>AGRICULTURA/DESPORTO E LAZER</t>
+  </si>
+  <si>
+    <t>R$ 990.311,54</t>
+  </si>
+  <si>
+    <t>110,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001013006 | Data: 13/10/2023 | Vl. Empenhado: R$ 49.855,58 | Vl. Liquidado: R$ 49.855,58 | Vl. Pago: R$ 49.855,58</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A MEDIÇÃO UNICA DA RECONSTRUÇÃO DA PONTE SOBRE RIACHO BOA LEMBRANÇA, ESTRADA PROXIMA A&amp;nbsp;BOA LEMBRANÇA, CONFORME TP 006/2023 E CONTRATO 085/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001013006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>R$ 49.855,58</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001013006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>27/11/2023</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001013007 | Data: 13/10/0203 | Vl. Empenhado: R$ 40.213,15 | Vl. Liquidado: R$ 40.213,15 | Vl. Pago: R$ 40.213,15</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A MEDIÇÃO UNICA DA RECONSTRUÇÃO DA PONTE SOBRE RIACHO BOI LISO, ESTRADA PARA A LOCALIDADE&amp;nbsp;LIMOEIRO, CONFORME TP 006/2023 E CONTRATO 085/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001013007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/10/0223</t>
+  </si>
+  <si>
+    <t>R$ 40.213,15</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001013007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001013008 | Data: 13/10/2023 | Vl. Empenhado: R$ 48.288,28 | Vl. Liquidado: R$ 48.288,28 | Vl. Pago: R$ 48.288,28</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A MEDIÇÃO UNICA DA RECONSTRUÇÃO DA PONTE SOBRE RIACHO BURITI TORTO,ESTRADA PARA ALOCALIDADE BRUTI GRANDE, CONFORME TP 006/2023 E CONTRATO 085/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001013008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.288,28</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001013008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001013009 | Data: 13/10/2023 | Vl. Empenhado: R$ 78.080,24 | Vl. Liquidado: R$ 78.080,24 | Vl. Pago: R$ 78.080,24</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A MEDIÇÃO UNICA DA RECONSTRUÇÃO DA PONTE SOBRE RIACHO BATALHA, ESTRADA PARA A DIVISA COM&amp;nbsp;MUNICIPIO DE AMARANTE/MA, CONFORME TP 006/2023 E CONTRATO 085/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001013009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 78.080,24</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001013009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000102008 | Data: 02/10/2023 | Vl. Empenhado: R$ 773.874,29 | Vl. Liquidado: R$ 773.874,29 | Vl. Pago: R$ 773.874,29</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA</t>
+  </si>
+  <si>
+    <t>0501 / 3100</t>
+  </si>
+  <si>
+    <t>175/2022</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A SERVIÇOS DE CONTRUÇÕES DE PRAÇA PÚPLICA PARA EVENTOS E LAZER DA SEDE DO MUNICIPIO DE SITIO NOVO/MA, CONBFORME TP 022/2022 E CONTRATO 175/2022</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000102008 (6 registro(s))</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>R$ 203.056,82</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>R$ 170.058,34</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 230.240,03</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 100.243,18</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>R$ 35.767,70</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>R$ 34.508,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000102008 (6 registro(s))</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>07/07/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>► JOSIMAR MARANHÃOZINHO — Nº 20224024003/2022</t>
+  </si>
+  <si>
+    <t>JOSIMAR MARANHÃOZINHO</t>
+  </si>
+  <si>
+    <t>20224024003/2022</t>
+  </si>
+  <si>
+    <t>Recuperação de estradas vicinais no município de Sítio Novo - MA</t>
+  </si>
+  <si>
+    <t>R$ 272.523,97</t>
+  </si>
+  <si>
+    <t>90,8%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000305012 | Data: 05/06/2023 | Vl. Empenhado: R$ 272.523,97 | Vl. Liquidado: R$ 272.523,97 | Vl. Pago: R$ 272.523,97</t>
+  </si>
+  <si>
+    <t>83/2023</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFRENTE A 5° MEDIÇÃO DE RECUPERAÇÃO DE ESTRADAS VICINAIS NA ZONA RURAL DO MUNICIPIO DE SITIO NOVO/MA, CONFORME TP 005/2023 E CONTRATO 083/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000305012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000305012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120006/2021</t>
+  </si>
+  <si>
+    <t>42120006/2021</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>CUSTEIO AO PISO DA ATENÇÃO BÁSICA (PAB)</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
-    <t>R$ 990.000,00</t>
-[...934 lines deleted...]
-  <si>
     <t>28/09/2021</t>
   </si>
   <si>
-    <t>R$ 496.844,27</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000104004 | Data: 04/01/2022 | Vl. Empenhado: R$ 17.324,70 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>R$ 499.844,27</t>
+  </si>
+  <si>
+    <t>100,0%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000104004 | Data: 04/01/2022 | Vl. Empenhado: R$ 17.324,70 | Vl. Liquidado: R$ 17.324,70 | Vl. Pago: R$ 17.324,70</t>
   </si>
   <si>
     <t>J.I.POSTO DE COMBUSTIVEL LTDA</t>
   </si>
   <si>
     <t>08.836.715/0001-90</t>
   </si>
   <si>
     <t>TRANSFERENCIA DA UNIÃO SUS</t>
   </si>
   <si>
     <t>0210 / 4127</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL</t>
   </si>
   <si>
     <t>002/2022</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE COMBUSTIVEIS CONFORME PP 001/2021 E CONTRATO 002/2022</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000104004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
     <t>R$ 17.324,70</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE COMBUSTIVEIS CONFORME PP 001/2021 E CONTRATO 002/2022</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE000107007 | Data: 07/01/2022 | Vl. Empenhado: R$ 27.614,45 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000104004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/01/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE000107007 | Data: 07/01/2022 | Vl. Empenhado: R$ 27.614,45 | Vl. Liquidado: R$ 27.614,45 | Vl. Pago: R$ 27.614,45</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE COBUSTIVEIS CONFORME PP 001/2021 E CONTRATO 002/2022</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE000107007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
   </si>
   <si>
     <t>R$ 27.614,45</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE COBUSTIVEIS CONFORME PP 001/2021 E CONTRATO 002/2022</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000311037 | Data: 31/01/2022 | Vl. Empenhado: R$ 4.062,66 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE000107007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000311037 | Data: 31/01/2022 | Vl. Empenhado: R$ 4.062,66 | Vl. Liquidado: R$ 4.062,66 | Vl. Pago: R$ 4.062,66</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO FERIAS - SEC DE SAÚDE/UBS</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE FERIAS DE SERVIDORES EFETIVOS DA SEC. DE SAUDE/UBS. JANEIRO 2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000311037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
     <t>R$ 4.062,66</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE FERIAS DE SERVIDORES EFETIVOS DA SEC. DE SAUDE/UBS. JANEIRO 2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000131053 | Data: 31/01/2022 | Vl. Empenhado: R$ 49.396,33 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000311037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000131053 | Data: 31/01/2022 | Vl. Empenhado: R$ 49.396,33 | Vl. Liquidado: R$ 49.396,33 | Vl. Pago: R$ 49.396,33</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO CC - SEC. DE SAÚDE/ UBS</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES EFETIVOS DA SEC. DE SAUDEI UNIDADE BASICA DE SAUDE/UBS JANEIRO DE 2022.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000131053 (1 registro(s))</t>
+  </si>
+  <si>
     <t>R$ 49.396,33</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES EFETIVOS DA SEC. DE SAUDEI UNIDADE BASICA DE SAUDE/UBS JANEIRO DE 2022.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000131054 | Data: 31/01/2022 | Vl. Empenhado: R$ 59.373,36 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000131053 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000131054 | Data: 31/01/2022 | Vl. Empenhado: R$ 59.373,36 | Vl. Liquidado: R$ 59.373,36 | Vl. Pago: R$ 59.373,36</t>
   </si>
   <si>
     <t>FOLHA OE PAGAMENTO CT - SEC DE SAÚDE/ UBS</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES CüNTRATADu;:, DA St:l-. DE SAUDE/UNIDADE BASICA DE SAUDE/UBS. JANEIRO DE 2022.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000131054 (1 registro(s))</t>
+  </si>
+  <si>
     <t>R$ 59.373,36</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES CüNTRATADu;:, DA St:l-. DE SAUDE/UNIDADE BASICA DE SAUDE/UBS. JANEIRO DE 2022.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000201013 | Data: 01/02/2022 | Vl. Empenhado: R$ 21.743,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000131054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000201013 | Data: 01/02/2022 | Vl. Empenhado: R$ 21.743,50 | Vl. Liquidado: R$ 21.743,50 | Vl. Pago: R$ 21.743,50</t>
   </si>
   <si>
     <t>TECNOFARMA TECNOL. FARMAC. LTDA - ME</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA 0 HOSPITAL,CONFORME PP 009/2021 E CONTRATO 003/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000201013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
     <t>R$ 21.743,50</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA 0 HOSPITAL,CONFORME PP 009/2021 E CONTRATO 003/2022.</t>
-[...5 lines deleted...]
-    <t>R$ 12.227,25</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000201013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000209004 | Data: 09/02/2022 | Vl. Empenhado: R$ 15.227,25 | Vl. Liquidado: R$ 15.227,25 | Vl. Pago: R$ 15.227,25</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE COMBUSTIVEIS, COMFORME PP 001/2021 E CONTRATO 002/2022.</t>
   </si>
   <si>
-    <t>EMPENHO Nº NE0000211002 | Data: 11/02/2022 | Vl. Empenhado: R$ 17.525,60 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000209004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>R$ 15.227,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000209004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000211002 | Data: 11/02/2022 | Vl. Empenhado: R$ 17.525,60 | Vl. Liquidado: R$ 17.525,60 | Vl. Pago: R$ 17.525,60</t>
   </si>
   <si>
     <t>DISTRIBUIDORA EXATA DE MEDICAMENTOS EIRELI</t>
   </si>
   <si>
     <t>22.778.969/0001-20</t>
   </si>
   <si>
     <t>004/2022</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000211002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
     <t>R$ 17.525,60</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000214004 | Data: 14/02/2022 | Vl. Empenhado: R$ 12.444,60 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000211002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000214004 | Data: 14/02/2022 | Vl. Empenhado: R$ 12.444,60 | Vl. Liquidado: R$ 12.444,60 | Vl. Pago: R$ 12.444,60</t>
   </si>
   <si>
     <t>004/2021</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000214004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/02/2022</t>
+  </si>
+  <si>
     <t>R$ 12.444,60</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000514005 | Data: 14/02/2022 | Vl. Empenhado: R$ 14.103,20 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000214004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000514005 | Data: 14/02/2022 | Vl. Empenhado: R$ 14.103,20 | Vl. Liquidado: R$ 14.103,20 | Vl. Pago: R$ 14.103,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000514005 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 14.103,20</t>
   </si>
   <si>
-    <t>EMPENHO Nº NE0000214006 | Data: 14/02/2022 | Vl. Empenhado: R$ 15.346,76 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000514005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000214006 | Data: 14/02/2022 | Vl. Empenhado: R$ 15.346,76 | Vl. Liquidado: R$ 15.346,76 | Vl. Pago: R$ 15.346,76</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000214006 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 15.346,76</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000309003 | Data: 09/03/2022 | Vl. Empenhado: R$ 5.853,50 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000214006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000309003 | Data: 09/03/2022 | Vl. Empenhado: R$ 5.853,50 | Vl. Liquidado: R$ 5.853,50 | Vl. Pago: R$ 5.853,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
   </si>
   <si>
     <t>R$ 5.853,50</t>
   </si>
   <si>
-    <t>EMPENHO Nº NE0000310008 | Data: 10/03/2022 | Vl. Empenhado: R$ 10.740,90 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000309003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000310008 | Data: 10/03/2022 | Vl. Empenhado: R$ 10.740,90 | Vl. Liquidado: R$ 10.740,90 | Vl. Pago: R$ 10.740,90</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000310008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
   </si>
   <si>
     <t>R$ 10.740,90</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000310009 | Data: 10/03/2022 | Vl. Empenhado: R$ 10.694,30 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000310008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000310009 | Data: 10/03/2022 | Vl. Empenhado: R$ 10.694,30 | Vl. Liquidado: R$ 10.694,30 | Vl. Pago: R$ 10.694,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000310009 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 10.694,30</t>
   </si>
   <si>
-    <t>EMPENHO Nº NE0000310010 | Data: 10/03/2022 | Vl. Empenhado: R$ 9.885,13 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000310009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000310010 | Data: 10/03/2022 | Vl. Empenhado: R$ 9.885,13 | Vl. Liquidado: R$ 9.885,13 | Vl. Pago: R$ 9.885,13</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS/CORRELATOS-UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000310010 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 9.885,13</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE INSUMOS/CORRELATOS-UBS, CONFORME PP 009/2021 E CONTRATO 004/2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000331091 | Data: 31/03/2022 | Vl. Empenhado: R$ 62.709,45 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000310010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000331091 | Data: 31/03/2022 | Vl. Empenhado: R$ 62.709,45 | Vl. Liquidado: R$ 62.709,45 | Vl. Pago: R$ 62.709,45</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES EFETIVOS DA SEC. DE SAÚDE/ UNIDADE BÁSICA DE SAÚDE/UBS. MARÇO DE&amp;nbsp;2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000331091 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
   </si>
   <si>
     <t>R$ 62.709,45</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES EFETIVOS DA SEC. DE SAÚDE/ UNIDADE BÁSICA DE SAÚDE/UBS. MARÇO DE&amp;nbsp;2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0000429083 | Data: 29/04/2022 | Vl. Empenhado: R$ 7.010,35 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000331091 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000429083 | Data: 29/04/2022 | Vl. Empenhado: R$ 7.010,35 | Vl. Liquidado: R$ 7.010,35 | Vl. Pago: R$ 7.010,35</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO CC - EPIDEMIOLOGIA E CONTROLE D</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORIS EFETIVOS DA SECRFETARIA DE SAODE/EPIDEMILOGIA E CONTROLE DEDOENÇAS/ECD. ABRIL DE 2022.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000429083 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
     <t>R$ 7.010,35</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORIS EFETIVOS DA SECRFETARIA DE SAODE/EPIDEMILOGIA E CONTROLE DEDOENÇAS/ECD. ABRIL DE 2022.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE00001207044 | Data: 07/12/2022 | Vl. Empenhado: R$ 31.592,89 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000429083 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00001207044 | Data: 07/12/2022 | Vl. Empenhado: R$ 31.592,89 | Vl. Liquidado: R$ 31.592,89 | Vl. Pago: R$ 31.592,89</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO 13° CC - POSTO DE SAÚDE</t>
   </si>
   <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE FECHAMENTO 13° SALARIO DE SERVIDORES EFETIVOS DA SEC. DE SAÚDE/ UNIDADEBASICA DE SAODE/UBS. DEZEMBRO DE 2022</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00001207044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
     <t>R$ 31.592,89</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE FECHAMENTO 13° SALARIO DE SERVIDORES EFETIVOS DA SEC. DE SAÚDE/ UNIDADEBASICA DE SAODE/UBS. DEZEMBRO DE 2022</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE00001228058 | Data: 28/12/2021 | Vl. Empenhado: R$ 42.325,07 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE00001207044 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00001228058 | Data: 28/12/2021 | Vl. Empenhado: R$ 42.325,07 | Vl. Liquidado: R$ 42.325,07 | Vl. Pago: R$ 42.325,07</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO CC - POSTOS DE SAUDE</t>
   </si>
   <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/ UBS RELATIVO AO MES&amp;nbsp;DE DEZEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00001228058 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
     <t>R$ 42.325,07</t>
   </si>
   <si>
-    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/ UBS RELATIVO AO MES&amp;nbsp;DE DEZEMBRO DE 2021.</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0001228059 | Data: 28/12/2021 | Vl. Empenhado: R$ 64.870,27 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>PAGAMENTOS DO EMPENHO NE00001228058 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001228059 | Data: 28/12/2021 | Vl. Empenhado: R$ 64.870,27 | Vl. Liquidado: R$ 64.870,27 | Vl. Pago: R$ 64.870,27</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO CT - POSTOS DE SAUDE</t>
   </si>
   <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAUDE/ UBS RELATIVO AO&amp;nbsp;MÊS DE DEZEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001228059 (1 registro(s))</t>
+  </si>
+  <si>
     <t>R$ 64.870,27</t>
   </si>
   <si>
-    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAUDE/ UBS RELATIVO AO&amp;nbsp;MÊS DE DEZEMBRO DE 2021.</t>
+    <t>PAGAMENTOS DO EMPENHO NE0001228059 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► RELATOR GERAL — Nº 81400094/2021</t>
+  </si>
+  <si>
+    <t>RELATOR GERAL</t>
+  </si>
+  <si>
+    <t>81400094/2021</t>
+  </si>
+  <si>
+    <t>RELATOR</t>
+  </si>
+  <si>
+    <t>R$ 376.453,00</t>
+  </si>
+  <si>
+    <t>15/07/2021</t>
+  </si>
+  <si>
+    <t>R$ 376.324,70</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827046 | Data: 27/08/2021 | Vl. Empenhado: R$ 4.916,25 | Vl. Liquidado: R$ 4.916,25 | Vl. Pago: R$ 4.916,25</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CC - PSF</t>
+  </si>
+  <si>
+    <t>0203 / 4060</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/PROGRAMA SAUDEFAMILIA-PSF RELATIVO AO MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827046 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>R$ 4.916,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827046 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827047 | Data: 27/08/2021 | Vl. Empenhado: R$ 36.730,00 | Vl. Liquidado: R$ 36.730,00 | Vl. Pago: R$ 36.730,00</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CT-PSF</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE AO PAGAMENTO DA FOLHA DOS PROFISSIONAIS CONTRATADOS DO PSF,NO MES DE AGOSTO/2021</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827047 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 36.730,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827047 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827048 | Data: 27/08/2021 | Vl. Empenhado: R$ 6.857,40 | Vl. Liquidado: R$ 6.857,40 | Vl. Pago: R$ 6.857,40</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CC - PSB</t>
+  </si>
+  <si>
+    <t>0203 / 4059</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVO LOTADOS NA SECRETARIA DE SAÚDE/PROGRAMA SAÚDE BUCAL-PSB&amp;nbsp;RELATIVO AO MES DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.857,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827048 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827049 | Data: 27/08/2021 | Vl. Empenhado: R$ 4.850,00 | Vl. Liquidado: R$ 4.850,00 | Vl. Pago: R$ 4.850,00</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CT-PSB</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAÚDE/PROGRAMA SAÚDE&amp;nbsp;BUCAL-PSB RELATIVO AO MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.850,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827049 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000727050 | Data: 27/08/2021 | Vl. Empenhado: R$ 5.866,68 | Vl. Liquidado: R$ 5.866,68 | Vl. Pago: R$ 5.866,68</t>
+  </si>
+  <si>
+    <t>0245 / 4126</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/EPIDEMIOLOGIA E CONTROLE DE&amp;nbsp;DOENÇAS-ECD RELATIVO AO MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000727050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.866,68</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000727050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827051 | Data: 27/08/2021 | Vl. Empenhado: R$ 4.650,00 | Vl. Liquidado: R$ 4.650,00 | Vl. Pago: R$ 4.650,00</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CT - EPIDEMIOLOGIA E CONTROLE D</t>
+  </si>
+  <si>
+    <t>0245 / 4226</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAÚDE/EPIDEMIOLOGIA E CONTROLE&amp;nbsp;DE DOENÇAS-ECD RELATIVO AO MS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.650,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827052 | Data: 27/08/2021 | Vl. Empenhado: R$ 17.243,33 | Vl. Liquidado: R$ 17.243,33 | Vl. Pago: R$ 17.243,33</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CT - NASF</t>
+  </si>
+  <si>
+    <t>1325 / 4113</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRADOS LOTADOS NA SECRETARIA DE SAUDE/NUCLEO DE APOIO A&amp;nbsp;SAÚDE DA FAMiMIA-NASF RELATIVO AO MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827052 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.243,33</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827052 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827053 | Data: 27/08/2021 | Vl. Empenhado: R$ 4.220,00 | Vl. Liquidado: R$ 4.220,00 | Vl. Pago: R$ 4.220,00</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CC - SAMU</t>
+  </si>
+  <si>
+    <t>0210 / 4061</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAÚDE/SAMU RELATIVO AO MÊS DE&amp;nbsp;AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827053 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.220,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827053 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827054 | Data: 27/08/2021 | Vl. Empenhado: R$ 2.039,06 | Vl. Liquidado: R$ 2.039,06 | Vl. Pago: R$ 2.039,06</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CM - SAMU</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES COMISSIONADOS LOTADOS NA SECRETARIA DE SAUDE/SAMU RELATIVO&amp;nbsp;AO MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.039,06</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827055 | Data: 27/08/2021 | Vl. Empenhado: R$ 16.954,02 | Vl. Liquidado: R$ 16.954,02 | Vl. Pago: R$ 16.954,02</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO CT - SAMU</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAUDE/SERVIÇO DEATENDIMNETO MÓVEL-SAMU RELATIVO AO MES DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827055 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.954,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827055 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827056 | Data: 27/08/2021 | Vl. Empenhado: R$ 40.529,80 | Vl. Liquidado: R$ 40.529,80 | Vl. Pago: R$ 40.529,80</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAUDE/ UBS RELATIVO AO&amp;nbsp;MÊS DE AGOSTO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827056 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.529,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827056 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000827057 | Data: 27/08/2021 | Vl. Empenhado: R$ 54.131,85 | Vl. Liquidado: R$ 54.131,85 | Vl. Pago: R$ 54.131,85</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000827057 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 54.131,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000827057 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000914004 | Data: 14/09/2021 | Vl. Empenhado: R$ 16.222,65 | Vl. Liquidado: R$ 16.222,65 | Vl. Pago: R$ 16.222,65</t>
+  </si>
+  <si>
+    <t>015/2021</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A FORNECIMENTO DE COMBUSTIVEIS, CONFORME PP 001/2021 E CONTRATO 015/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000914004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/09/2021</t>
+  </si>
+  <si>
+    <t>R$ 16.222,65</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000914004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000916014 | Data: 16/09/2021 | Vl. Empenhado: R$ 15.264,97 | Vl. Liquidado: R$ 15.264,97 | Vl. Pago: R$ 15.264,97</t>
+  </si>
+  <si>
+    <t>05.334.483/0001-84</t>
+  </si>
+  <si>
+    <t>107/2021</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇA0 DE MATERIAL CORRELATOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 107/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000916014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>R$ 15.264,97</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000916014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/09/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000916015 | Data: 16/09/2021 | Vl. Empenhado: R$ 8.840,50 | Vl. Liquidado: R$ 8.840,50 | Vl. Pago: R$ 8.840,50</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFENTE A AQUISIÇA0 DE MEDICAMENTOS, CONFORME PP 009/2021 E CONTRATO 107/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000916015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.840,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000916015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000929060 | Data: 29/09/2021 | Vl. Empenhado: R$ 14.101,60 | Vl. Liquidado: R$ 14.101,60 | Vl. Pago: R$ 14.101,60</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVO LOTADOS NA SECRETARIA DE SAUDE/PROGRAMA SAUDEBUCAL-PSB RELATIVO AO MÊS DE SETEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000929060 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>R$ 14.101,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000929060 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000929061 | Data: 00/00/0000 | Vl. Empenhado: R$ 9.700,00 | Vl. Liquidado: R$ 9.700,00 | Vl. Pago: R$ 9.700,00</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SAIARIOS DEVIDOS A SERVIDORES CONTRATADOS LOTADOS NA SECRETARIA DE SAUDE/PROGRAMA SAUDE&amp;nbsp;BUCAL-PSB REATIVO AO MÊS DE SETEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000929061 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.700,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000929061 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000929066 | Data: 29/09/2021 | Vl. Empenhado: R$ 2.109,38 | Vl. Liquidado: R$ 2.109,38 | Vl. Pago: R$ 2.109,38</t>
+  </si>
+  <si>
+    <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES COMISSIONADOS LOTADOS NA SECRETARIA DE SAUDE/SAMU RELATIVO&amp;nbsp;AO MÉS DE SETEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000929066 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.109,38</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000929066 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001008006 | Data: 08/10/2021 | Vl. Empenhado: R$ 11.371,88 | Vl. Liquidado: R$ 11.371,88 | Vl. Pago: R$ 11.371,88</t>
+  </si>
+  <si>
+    <t>122/2021</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A FORNECIMENTO DE COMBUSTIVEIS, CONFORME PP 001/2021 E CONTRATO 122/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001008006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>R$ 11.371,88</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001008006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001013003 | Data: 13/10/2021 | Vl. Empenhado: R$ 16.088,35 | Vl. Liquidado: R$ 16.088,35 | Vl. Pago: R$ 16.088,35</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A FORNECIMENTO DE COMBUSTIVEIS, CONFORME PP 001/2021 E CONTRATO 015/2021,</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001013003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/10/2021</t>
+  </si>
+  <si>
+    <t>R$ 16.088,35</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001013003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001028002 | Data: 28/10/2021 | Vl. Empenhado: R$ 11.751,03 | Vl. Liquidado: R$ 11.751,03 | Vl. Pago: R$ 11.751,03</t>
+  </si>
+  <si>
+    <t>108/2021</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFRENTE A AQUISIÇA0 DE MATERIAIS CORRELATOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 108/2021</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001028002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>R$ 11.751,03</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001028002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/11/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001028003 | Data: 28/10/2021 | Vl. Empenhado: R$ 13.046,50 | Vl. Liquidado: R$ 13.046,50 | Vl. Pago: R$ 13.046,50</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFRENTE A AQUISICAO DE MATERIAIS CORRELATOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 108/2021</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001028003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 13.046,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001028003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001110005 | Data: 10/11/2021 | Vl. Empenhado: R$ 10.317,40 | Vl. Liquidado: R$ 10.317,40 | Vl. Pago: R$ 10.317,40</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A FORNECIMENTO DE COMBUSTIVE'S, CONFORME PP 001/2021 E CONTRATO 015/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001110005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/11/2021</t>
+  </si>
+  <si>
+    <t>R$ 10.317,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001110005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001209008 | Data: 09/12/2021 | Vl. Empenhado: R$ 19.001,70 | Vl. Liquidado: R$ 19.001,70 | Vl. Pago: R$ 19.001,70</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFENTE A AQUISICAO DE MEDICAMENTOS, CONFORME PP 009/2021 E CONTRATO 107/2021.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001209008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>R$ 19.001,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001209008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001209010 | Data: 09/12/2021 | Vl. Empenhado: R$ 18.002,15 | Vl. Liquidado: R$ 18.002,15 | Vl. Pago: R$ 18.002,15</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001209010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 18.002,15</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001209010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001214003 | Data: 14/12/2021 | Vl. Empenhado: R$ 11.518,20 | Vl. Liquidado: R$ 11.518,20 | Vl. Pago: R$ 11.518,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0001214003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 11.518,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0001214003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
   </si>
   <si>
     <t>► RELATOR GERAL — Nº 81000792/2021</t>
   </si>
   <si>
-    <t>RELATOR GERAL</t>
-[...1 lines deleted...]
-  <si>
     <t>81000792/2021</t>
   </si>
   <si>
-    <t>RELATOR</t>
-[...1 lines deleted...]
-  <si>
     <t>CUSTEIO DA MEDIA E ALTA COMPLEXIDADE (MAC)</t>
   </si>
   <si>
     <t>R$ 123.547,00</t>
   </si>
   <si>
     <t>29/06/2021</t>
   </si>
   <si>
     <t>R$ 123.535,46</t>
   </si>
   <si>
-    <t>100,0%</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0000729005 | Data: 29/07/2021 | Vl. Empenhado: R$ 24.916,70 | Vl. Liquidado: R$ 24.916,70 | Vl. Pago: R$ 24.916,70</t>
   </si>
   <si>
-    <t>05.334.483/0001-84</t>
-[...7 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000729005 (1 registro(s))</t>
   </si>
   <si>
     <t>29/07/2021</t>
   </si>
   <si>
     <t>R$ 24.916,70</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000729005 (1 registro(s))</t>
   </si>
   <si>
     <t>06/08/2021</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000809007 | Data: 09/08/2021 | Vl. Empenhado: R$ 6.750,55 | Vl. Liquidado: R$ 6.750,55 | Vl. Pago: R$ 6.750,55</t>
   </si>
   <si>
-    <t>015/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000809007 (1 registro(s))</t>
   </si>
   <si>
     <t>09/08/2021</t>
   </si>
   <si>
     <t>R$ 6.750,55</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000809007 (1 registro(s))</t>
   </si>
   <si>
     <t>17/08/2021</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000809015 | Data: 09/08/2021 | Vl. Empenhado: R$ 18.469,81 | Vl. Liquidado: R$ 18.469,81 | Vl. Pago: R$ 18.469,81</t>
   </si>
   <si>
-    <t>Descrição:VALOR REFERENTE A AQUISIÇA0 DE MATERIAL CORRELATOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 107/2021.</t>
-[...1 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000809015 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 18.469,81</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000809015 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000811003 | Data: 11/08/2021 | Vl. Empenhado: R$ 29.989,50 | Vl. Liquidado: R$ 29.989,50 | Vl. Pago: R$ 29.989,50</t>
   </si>
   <si>
-    <t>108/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:VALOR REFERENTE A AQUISICAO DE MEDICAMENTOS PARA 0 HOSPITAL MUNICIPAL, CONFORME PP 009/2021 E CONTRATO108/2021.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000811003 (1 registro(s))</t>
   </si>
   <si>
     <t>11/08/2021</t>
   </si>
   <si>
     <t>R$ 29.989,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000811003 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000901003 | Data: 01/09/2021 | Vl. Empenhado: R$ 4.423,30 | Vl. Liquidado: R$ 4.423,30 | Vl. Pago: R$ 4.423,30</t>
   </si>
   <si>
     <t>IMPERGAS COMERCIO E TRANSPORTE LTDA</t>
   </si>
   <si>
     <t>10.869.706/0001-48</t>
   </si>
   <si>
     <t>061/2021</t>
@@ -1859,170 +3455,143 @@
   <si>
     <t>09/09/2021</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000901004 | Data: 01/09/2021 | Vl. Empenhado: R$ 4.563,81 | Vl. Liquidado: R$ 4.563,81 | Vl. Pago: R$ 4.563,81</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000901004 (1 registro(s))</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>R$ 4.563,81</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000901004 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000814006 | Data: 14/09/2021 | Vl. Empenhado: R$ 9.469,98 | Vl. Liquidado: R$ 9.469,98 | Vl. Pago: R$ 9.469,98</t>
   </si>
   <si>
     <t>.I.POSTO DE COMBUSTIVEL LTDA</t>
   </si>
   <si>
-    <t>122/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000814006 (1 registro(s))</t>
   </si>
   <si>
-    <t>14/09/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 9.469,98</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000814006 (1 registro(s))</t>
   </si>
   <si>
-    <t>20/09/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0000921020 | Data: 21/09/2021 | Vl. Empenhado: R$ 24.041,35 | Vl. Liquidado: R$ 24.041,35 | Vl. Pago: R$ 24.041,35</t>
   </si>
   <si>
     <t>Descrição:VALOR REFRENTE A AQUISIÇÃO DE MATERIAIS CORRELATOS HOSPITAL, CONFORME PP 009/2021 E CONTRATO 108/2021</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000921020 (1 registro(s))</t>
   </si>
   <si>
     <t>21/09/2021</t>
   </si>
   <si>
     <t>R$ 24.041,35</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000921020 (1 registro(s))</t>
   </si>
   <si>
-    <t>24/09/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0001130094 | Data: 30/11/2021 | Vl. Empenhado: R$ 910,46 | Vl. Liquidado: R$ 910,46 | Vl. Pago: R$ 910,46</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO DE RESCISAO</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERETE A RESCISAO DE SERVIDOR EFETIVO DA SEC. DE SAUDE / HOSPITAL MUNICIPAL FREI ALBERTO BERRETA.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001130094 (1 registro(s))</t>
   </si>
   <si>
-    <t>****</t>
-[...1 lines deleted...]
-  <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>R$ 910,46</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0001130094 (1 registro(s))</t>
   </si>
   <si>
     <t>► JOÃO MARCELO SOUZA — Nº 36880007/2021</t>
   </si>
   <si>
     <t>36880007/2021</t>
   </si>
   <si>
     <t>CUSTEIO DA MÉDIA E ALTA COMPLEXIDADE (MAC)</t>
   </si>
   <si>
     <t>28/06/2021</t>
   </si>
   <si>
     <t>R$ 499.762,97</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000429093 | Data: 29/04/2022 | Vl. Empenhado: R$ 4.865,63 | Vl. Liquidado: R$ 4.865,63 | Vl. Pago: R$ 4.865,63</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO COMISS - HOSPITAL MUNIC. FREI A</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDOR COMISSIONADO DA SECRETARIA DE SAÚDE/HOSPITAL MUNICIPAL FREIALBERTO BERETTA. ABRIL DE 2022.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000429093 (1 registro(s))</t>
   </si>
   <si>
-    <t>29/04/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 4.865,63</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000429093 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001008008 | Data: 08/10/2021 | Vl. Empenhado: R$ 9.551,10 | Vl. Liquidado: R$ 9.551,10 | Vl. Pago: R$ 9.551,10</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001008008 (1 registro(s))</t>
   </si>
   <si>
-    <t>08/10/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 9.551,10</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0001008008 (1 registro(s))</t>
   </si>
   <si>
-    <t>18/10/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0001029041 | Data: 29/10/2021 | Vl. Empenhado: R$ 110.785,32 | Vl. Liquidado: R$ 110.785,32 | Vl. Pago: R$ 110.785,32</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO CC - HOSPITAL MUNIC FREI ALBERT</t>
   </si>
   <si>
     <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/HOSPITAL MUNICIPALRELATIVO AO MÊS DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001029041 (1 registro(s))</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>R$ 110.785,32</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0001029041 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001029042 | Data: 29/10/2021 | Vl. Empenhado: R$ 3.465,00 | Vl. Liquidado: R$ 3.465,00 | Vl. Pago: R$ 3.465,00</t>
   </si>
   <si>
     <t>Descrição:VENCIMENTOS DE SALARIO DEVIDO A SERVIDOR COMISSIONADO LOTADOS NO HOSPITAL MUNICIPAL FREI ALBERTOBERETADESTE MUNI010, RELATIVO AO MÊS DE OUTUBRO DE 2021.</t>
@@ -2073,53 +3642,50 @@
     <t>FOLHA DE PAGAMENTO DE FERIAS - HOSPITAL FREI ALBER</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A PAGAMENTO DE FERIAS DE SERVIDORES EFETIVOS DA SEC. DE SAUDE/HOSPITAL MUNICIPAL FREIALBERTO BERRETTA</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001210026 (1 registro(s))</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>R$ 22.420,33</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0001210026 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001228060 | Data: 28/12/2021 | Vl. Empenhado: R$ 98.801,71 | Vl. Liquidado: R$ 98.801,71 | Vl. Pago: R$ 98.801,71</t>
   </si>
   <si>
     <t>Descrição:VENCIMENTOS DE SALARIOS DEVIDOS A SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE SAUDE/HOSPITAL MUNICIPALRELATIVO AO MÊS DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001228060 (1 registro(s))</t>
-  </si>
-[...1 lines deleted...]
-    <t>28/12/2021</t>
   </si>
   <si>
     <t>R$ 98.801,71</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0001228060 (1 registro(s))</t>
   </si>
   <si>
     <t>► MARRECA FILHO — Nº 41200019/2020</t>
   </si>
   <si>
     <t>MARRECA FILHO</t>
   </si>
   <si>
     <t>41200019/2020</t>
   </si>
   <si>
     <t>R$ 52.000,00</t>
   </si>
   <si>
     <t>12/08/2020</t>
   </si>
   <si>
     <t>R$ 51.926,10</t>
   </si>
@@ -3340,100 +4906,100 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
@@ -3710,54 +5276,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1933"/>
+  <dimension ref="A1:J3354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1933" sqref="E1933"/>
+      <selection activeCell="E3354" sqref="E3354"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -3796,23779 +5362,40110 @@
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
-      <c r="A12" s="7"/>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3">
+        <v>710</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>2006</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
-[...17 lines deleted...]
-      <c r="D16" s="3" t="s">
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>4279</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="B27" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="C27" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="J16" s="6" t="s">
-[...105 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="D27" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="2"/>
-[...38 lines deleted...]
-        <v>11</v>
+      <c r="E27" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="3">
+        <v>710</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="16">
+        <v>2007</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21">
+        <v>4280</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="23"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>75</v>
+      </c>
+      <c r="E46" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" t="s">
+        <v>71</v>
+      </c>
+      <c r="G46" t="s">
+        <v>7</v>
+      </c>
+      <c r="H46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D48" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F48" t="s">
+        <v>76</v>
+      </c>
+      <c r="G48" t="s">
+        <v>32</v>
+      </c>
+      <c r="H48" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" t="s">
+        <v>6</v>
+      </c>
+      <c r="F49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53" s="8"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E54" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="F54" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="3"/>
-      <c r="D28" s="3" t="s">
+      <c r="G54" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D55" s="3">
+        <v>600</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="12"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="13"/>
+      <c r="C58" s="13"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="18"/>
+      <c r="C62" s="18"/>
+      <c r="D62" s="18"/>
+      <c r="E62" s="18"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="21">
+        <v>2589</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D64" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D68" s="3">
+        <v>600</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B69" s="12"/>
+      <c r="C69" s="12"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
+      <c r="G69" s="12"/>
+      <c r="H69" s="12"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B71" s="13"/>
+      <c r="C71" s="13"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B75" s="18"/>
+      <c r="C75" s="18"/>
+      <c r="D75" s="18"/>
+      <c r="E75" s="18"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B76" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C76" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E76" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="21">
+        <v>2588</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E77" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B79" s="8"/>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="8"/>
+      <c r="G79" s="8"/>
+      <c r="H79" s="8"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D81" s="3">
+        <v>600</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82" s="12"/>
+      <c r="C82" s="12"/>
+      <c r="D82" s="12"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="12"/>
+      <c r="G82" s="12"/>
+      <c r="H82" s="12"/>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B84" s="13"/>
+      <c r="C84" s="13"/>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="18"/>
+      <c r="C88" s="18"/>
+      <c r="D88" s="18"/>
+      <c r="E88" s="18"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E89" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="21">
+        <v>3317</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D90" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E90" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="8"/>
+      <c r="G92" s="8"/>
+      <c r="H92" s="8"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G93" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D94" s="3">
+        <v>600</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="12"/>
+      <c r="C95" s="12"/>
+      <c r="D95" s="12"/>
+      <c r="E95" s="12"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="12"/>
+      <c r="H95" s="12"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B97" s="13"/>
+      <c r="C97" s="13"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="16">
+        <v>1772</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C99" s="17" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="18"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B102" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C102" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E102" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="21">
+        <v>3392</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D103" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="E103" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B105" s="8"/>
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8"/>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D107" s="3">
+        <v>600</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B108" s="12"/>
+      <c r="C108" s="12"/>
+      <c r="D108" s="12"/>
+      <c r="E108" s="12"/>
+      <c r="F108" s="12"/>
+      <c r="G108" s="12"/>
+      <c r="H108" s="12"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B110" s="13"/>
+      <c r="C110" s="13"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="16">
+        <v>1788</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="B114" s="18"/>
+      <c r="C114" s="18"/>
+      <c r="D114" s="18"/>
+      <c r="E114" s="18"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C115" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E115" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="21">
+        <v>3396</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C116" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D116" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="E116" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B118" s="8"/>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="8"/>
+      <c r="G118" s="8"/>
+      <c r="H118" s="8"/>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D120" s="3">
+        <v>600</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B121" s="12"/>
+      <c r="C121" s="12"/>
+      <c r="D121" s="12"/>
+      <c r="E121" s="12"/>
+      <c r="F121" s="12"/>
+      <c r="G121" s="12"/>
+      <c r="H121" s="12"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B123" s="13"/>
+      <c r="C123" s="13"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="16">
+        <v>1787</v>
+      </c>
+      <c r="B125" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B127" s="18"/>
+      <c r="C127" s="18"/>
+      <c r="D127" s="18"/>
+      <c r="E127" s="18"/>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B128" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C128" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E128" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="21">
+        <v>3395</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E129" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="8"/>
+      <c r="G131" s="8"/>
+      <c r="H131" s="8"/>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E132" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F132" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H132" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D133" s="3">
+        <v>600</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B134" s="12"/>
+      <c r="C134" s="12"/>
+      <c r="D134" s="12"/>
+      <c r="E134" s="12"/>
+      <c r="F134" s="12"/>
+      <c r="G134" s="12"/>
+      <c r="H134" s="12"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B136" s="13"/>
+      <c r="C136" s="13"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B137" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="16">
+        <v>1784</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B140" s="18"/>
+      <c r="C140" s="18"/>
+      <c r="D140" s="18"/>
+      <c r="E140" s="18"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B141" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C141" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E141" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="21">
+        <v>3394</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C142" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E142" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B144" s="8"/>
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="8"/>
+      <c r="F144" s="8"/>
+      <c r="G144" s="8"/>
+      <c r="H144" s="8"/>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C145" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E145" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F145" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G145" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H145" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D146" s="3">
+        <v>600</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H146" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B147" s="12"/>
+      <c r="C147" s="12"/>
+      <c r="D147" s="12"/>
+      <c r="E147" s="12"/>
+      <c r="F147" s="12"/>
+      <c r="G147" s="12"/>
+      <c r="H147" s="12"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B149" s="13"/>
+      <c r="C149" s="13"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B150" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="16">
+        <v>1781</v>
+      </c>
+      <c r="B151" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C151" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="B153" s="18"/>
+      <c r="C153" s="18"/>
+      <c r="D153" s="18"/>
+      <c r="E153" s="18"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B154" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C154" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E154" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="21">
+        <v>3393</v>
+      </c>
+      <c r="B155" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C155" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D155" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E155" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="23"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C162" s="3"/>
+      <c r="D162" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="3" t="s">
+      <c r="E162" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F162" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G28" s="3" t="s">
+      <c r="G162" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="3" t="s">
+      <c r="H162" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I28" s="6" t="s">
+      <c r="I162" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="J162" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>21</v>
+      </c>
+      <c r="B164" t="s">
+        <v>122</v>
+      </c>
+      <c r="C164" t="s">
+        <v>22</v>
+      </c>
+      <c r="D164" t="s">
+        <v>125</v>
+      </c>
+      <c r="E164" t="s">
+        <v>5</v>
+      </c>
+      <c r="F164" t="s">
+        <v>14</v>
+      </c>
+      <c r="G164" t="s">
+        <v>7</v>
+      </c>
+      <c r="H164" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" t="s">
+        <v>18</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
+        <v>25</v>
+      </c>
+      <c r="E165" t="s">
+        <v>26</v>
+      </c>
+      <c r="F165" t="s">
+        <v>27</v>
+      </c>
+      <c r="G165" t="s">
+        <v>8</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>28</v>
+      </c>
+      <c r="B166" t="s">
+        <v>124</v>
+      </c>
+      <c r="C166" t="s">
+        <v>29</v>
+      </c>
+      <c r="D166" t="s">
+        <v>124</v>
+      </c>
+      <c r="E166" t="s">
+        <v>30</v>
+      </c>
+      <c r="F166" t="s">
+        <v>126</v>
+      </c>
+      <c r="G166" t="s">
+        <v>32</v>
+      </c>
+      <c r="H166" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>33</v>
+      </c>
+      <c r="B167" t="s">
+        <v>126</v>
+      </c>
+      <c r="C167" t="s">
+        <v>34</v>
+      </c>
+      <c r="D167" t="s">
+        <v>127</v>
+      </c>
+      <c r="E167" t="s">
+        <v>6</v>
+      </c>
+      <c r="F167" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="7"/>
+      <c r="E169" s="7"/>
+      <c r="F169" s="7"/>
+      <c r="G169" s="7"/>
+      <c r="H169" s="7"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B171" s="8"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8"/>
+      <c r="H171" s="8"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C172" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="J28" s="6" t="s">
+      <c r="D172" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E172" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F172" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G172" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H172" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D173" s="3">
+        <v>710</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B174" s="12"/>
+      <c r="C174" s="12"/>
+      <c r="D174" s="12"/>
+      <c r="E174" s="12"/>
+      <c r="F174" s="12"/>
+      <c r="G174" s="12"/>
+      <c r="H174" s="12"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B176" s="13"/>
+      <c r="C176" s="13"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B177" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="16">
+        <v>1936</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B180" s="18"/>
+      <c r="C180" s="18"/>
+      <c r="D180" s="18"/>
+      <c r="E180" s="18"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E181" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="21">
+        <v>4004</v>
+      </c>
+      <c r="B182" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C182" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D182" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="E182" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="8"/>
+      <c r="G184" s="8"/>
+      <c r="H184" s="8"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C185" s="9" t="s">
         <v>40</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" t="s">
+      <c r="D185" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E185" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F185" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C30" t="s">
+      <c r="G185" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H185" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D186" s="3">
+        <v>710</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H186" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B187" s="12"/>
+      <c r="C187" s="12"/>
+      <c r="D187" s="12"/>
+      <c r="E187" s="12"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="12"/>
+      <c r="H187" s="12"/>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B189" s="13"/>
+      <c r="C189" s="13"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C190" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="16">
+        <v>1935</v>
+      </c>
+      <c r="B191" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C191" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="B193" s="18"/>
+      <c r="C193" s="18"/>
+      <c r="D193" s="18"/>
+      <c r="E193" s="18"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B194" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C194" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E194" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="21">
+        <v>4006</v>
+      </c>
+      <c r="B195" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C195" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D195" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E195" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B197" s="8"/>
+      <c r="C197" s="8"/>
+      <c r="D197" s="8"/>
+      <c r="E197" s="8"/>
+      <c r="F197" s="8"/>
+      <c r="G197" s="8"/>
+      <c r="H197" s="8"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C198" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E198" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F198" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G198" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H198" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D199" s="3">
+        <v>710</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B200" s="12"/>
+      <c r="C200" s="12"/>
+      <c r="D200" s="12"/>
+      <c r="E200" s="12"/>
+      <c r="F200" s="12"/>
+      <c r="G200" s="12"/>
+      <c r="H200" s="12"/>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="B202" s="13"/>
+      <c r="C202" s="13"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B203" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="16">
+        <v>1933</v>
+      </c>
+      <c r="B204" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C204" s="17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B206" s="18"/>
+      <c r="C206" s="18"/>
+      <c r="D206" s="18"/>
+      <c r="E206" s="18"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B207" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C207" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E207" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="21">
+        <v>4007</v>
+      </c>
+      <c r="B208" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C208" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D208" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="E208" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B210" s="8"/>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8"/>
+      <c r="H210" s="8"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B211" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C211" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E211" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F211" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G211" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H211" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D212" s="3">
+        <v>710</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B213" s="12"/>
+      <c r="C213" s="12"/>
+      <c r="D213" s="12"/>
+      <c r="E213" s="12"/>
+      <c r="F213" s="12"/>
+      <c r="G213" s="12"/>
+      <c r="H213" s="12"/>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="B215" s="13"/>
+      <c r="C215" s="13"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B216" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C216" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="16">
+        <v>1929</v>
+      </c>
+      <c r="B217" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C217" s="17" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B219" s="18"/>
+      <c r="C219" s="18"/>
+      <c r="D219" s="18"/>
+      <c r="E219" s="18"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B220" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C220" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D220" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E220" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="21">
+        <v>4010</v>
+      </c>
+      <c r="B221" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C221" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D221" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="E221" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="23"/>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B226" s="2"/>
+      <c r="C226" s="2"/>
+      <c r="D226" s="2"/>
+      <c r="E226" s="2"/>
+      <c r="F226" s="2"/>
+      <c r="G226" s="2"/>
+      <c r="H226" s="2"/>
+      <c r="I226" s="2"/>
+      <c r="J226" s="2"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E227" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G227" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H227" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C228" s="3"/>
+      <c r="D228" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I228" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J228" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" t="s">
         <v>21</v>
       </c>
-      <c r="D30" t="s">
+      <c r="B230" t="s">
+        <v>148</v>
+      </c>
+      <c r="C230" t="s">
+        <v>22</v>
+      </c>
+      <c r="D230" t="s">
+        <v>150</v>
+      </c>
+      <c r="E230" t="s">
+        <v>5</v>
+      </c>
+      <c r="F230" t="s">
+        <v>71</v>
+      </c>
+      <c r="G230" t="s">
+        <v>7</v>
+      </c>
+      <c r="H230" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" t="s">
+        <v>18</v>
+      </c>
+      <c r="C231" t="s">
+        <v>24</v>
+      </c>
+      <c r="D231" t="s">
+        <v>25</v>
+      </c>
+      <c r="E231" t="s">
+        <v>26</v>
+      </c>
+      <c r="F231" t="s">
+        <v>27</v>
+      </c>
+      <c r="G231" t="s">
+        <v>8</v>
+      </c>
+      <c r="H231" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" t="s">
+        <v>28</v>
+      </c>
+      <c r="B232" t="s">
+        <v>74</v>
+      </c>
+      <c r="C232" t="s">
+        <v>29</v>
+      </c>
+      <c r="D232" t="s">
+        <v>74</v>
+      </c>
+      <c r="E232" t="s">
+        <v>30</v>
+      </c>
+      <c r="F232" t="s">
+        <v>151</v>
+      </c>
+      <c r="G232" t="s">
+        <v>32</v>
+      </c>
+      <c r="H232" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" t="s">
+        <v>33</v>
+      </c>
+      <c r="B233" t="s">
+        <v>151</v>
+      </c>
+      <c r="C233" t="s">
+        <v>34</v>
+      </c>
+      <c r="D233" t="s">
+        <v>152</v>
+      </c>
+      <c r="E233" t="s">
+        <v>6</v>
+      </c>
+      <c r="F233" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B235" s="7"/>
+      <c r="C235" s="7"/>
+      <c r="D235" s="7"/>
+      <c r="E235" s="7"/>
+      <c r="F235" s="7"/>
+      <c r="G235" s="7"/>
+      <c r="H235" s="7"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="8"/>
+      <c r="D237" s="8"/>
+      <c r="E237" s="8"/>
+      <c r="F237" s="8"/>
+      <c r="G237" s="8"/>
+      <c r="H237" s="8"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E238" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F238" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G238" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H238" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D239" s="3">
+        <v>600</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H239" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B240" s="12"/>
+      <c r="C240" s="12"/>
+      <c r="D240" s="12"/>
+      <c r="E240" s="12"/>
+      <c r="F240" s="12"/>
+      <c r="G240" s="12"/>
+      <c r="H240" s="12"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B242" s="13"/>
+      <c r="C242" s="13"/>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B243" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C243" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B244" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C244" s="17" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B246" s="18"/>
+      <c r="C246" s="18"/>
+      <c r="D246" s="18"/>
+      <c r="E246" s="18"/>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B247" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C247" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D247" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E247" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B248" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C248" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D248" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="E248" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B250" s="8"/>
+      <c r="C250" s="8"/>
+      <c r="D250" s="8"/>
+      <c r="E250" s="8"/>
+      <c r="F250" s="8"/>
+      <c r="G250" s="8"/>
+      <c r="H250" s="8"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E251" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F251" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G251" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H251" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D252" s="3">
+        <v>600</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H252" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B253" s="12"/>
+      <c r="C253" s="12"/>
+      <c r="D253" s="12"/>
+      <c r="E253" s="12"/>
+      <c r="F253" s="12"/>
+      <c r="G253" s="12"/>
+      <c r="H253" s="12"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B255" s="13"/>
+      <c r="C255" s="13"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B256" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B257" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C257" s="17" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B259" s="18"/>
+      <c r="C259" s="18"/>
+      <c r="D259" s="18"/>
+      <c r="E259" s="18"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C260" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D260" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E260" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="21">
+        <v>3884</v>
+      </c>
+      <c r="B261" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C261" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D261" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="E261" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="8"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="8"/>
+      <c r="F263" s="8"/>
+      <c r="G263" s="8"/>
+      <c r="H263" s="8"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E264" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F264" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G264" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H264" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D265" s="3">
+        <v>600</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B266" s="12"/>
+      <c r="C266" s="12"/>
+      <c r="D266" s="12"/>
+      <c r="E266" s="12"/>
+      <c r="F266" s="12"/>
+      <c r="G266" s="12"/>
+      <c r="H266" s="12"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B268" s="13"/>
+      <c r="C268" s="13"/>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B269" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C269" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C270" s="17" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="B272" s="18"/>
+      <c r="C272" s="18"/>
+      <c r="D272" s="18"/>
+      <c r="E272" s="18"/>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B273" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C273" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D273" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E273" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="21">
+        <v>3320</v>
+      </c>
+      <c r="B274" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C274" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D274" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="E274" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B276" s="8"/>
+      <c r="C276" s="8"/>
+      <c r="D276" s="8"/>
+      <c r="E276" s="8"/>
+      <c r="F276" s="8"/>
+      <c r="G276" s="8"/>
+      <c r="H276" s="8"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B277" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E277" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F277" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G277" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H277" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D278" s="3">
+        <v>600</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H278" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B279" s="12"/>
+      <c r="C279" s="12"/>
+      <c r="D279" s="12"/>
+      <c r="E279" s="12"/>
+      <c r="F279" s="12"/>
+      <c r="G279" s="12"/>
+      <c r="H279" s="12"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="B281" s="13"/>
+      <c r="C281" s="13"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B282" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C282" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="16">
+        <v>1670</v>
+      </c>
+      <c r="B283" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C283" s="17" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B285" s="18"/>
+      <c r="C285" s="18"/>
+      <c r="D285" s="18"/>
+      <c r="E285" s="18"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B286" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C286" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D286" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E286" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="21">
+        <v>3389</v>
+      </c>
+      <c r="B287" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C287" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D287" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="E287" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="8"/>
+      <c r="D289" s="8"/>
+      <c r="E289" s="8"/>
+      <c r="F289" s="8"/>
+      <c r="G289" s="8"/>
+      <c r="H289" s="8"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E290" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F290" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G290" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H290" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D291" s="3">
+        <v>600</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B292" s="12"/>
+      <c r="C292" s="12"/>
+      <c r="D292" s="12"/>
+      <c r="E292" s="12"/>
+      <c r="F292" s="12"/>
+      <c r="G292" s="12"/>
+      <c r="H292" s="12"/>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B294" s="13"/>
+      <c r="C294" s="13"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B295" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="16">
+        <v>1674</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C296" s="17" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B298" s="18"/>
+      <c r="C298" s="18"/>
+      <c r="D298" s="18"/>
+      <c r="E298" s="18"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B299" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C299" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D299" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E299" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="21">
+        <v>3391</v>
+      </c>
+      <c r="B300" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C300" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D300" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="E300" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B302" s="8"/>
+      <c r="C302" s="8"/>
+      <c r="D302" s="8"/>
+      <c r="E302" s="8"/>
+      <c r="F302" s="8"/>
+      <c r="G302" s="8"/>
+      <c r="H302" s="8"/>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E303" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G303" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H303" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D304" s="3">
+        <v>600</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H304" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B305" s="12"/>
+      <c r="C305" s="12"/>
+      <c r="D305" s="12"/>
+      <c r="E305" s="12"/>
+      <c r="F305" s="12"/>
+      <c r="G305" s="12"/>
+      <c r="H305" s="12"/>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="B307" s="13"/>
+      <c r="C307" s="13"/>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B308" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="16">
+        <v>1675</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C309" s="17" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B311" s="18"/>
+      <c r="C311" s="18"/>
+      <c r="D311" s="18"/>
+      <c r="E311" s="18"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B312" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C312" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D312" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E312" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="21">
+        <v>3388</v>
+      </c>
+      <c r="B313" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C313" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D313" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="E313" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B315" s="8"/>
+      <c r="C315" s="8"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="8"/>
+      <c r="F315" s="8"/>
+      <c r="G315" s="8"/>
+      <c r="H315" s="8"/>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B316" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C316" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E316" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G316" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H316" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D317" s="3">
+        <v>600</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G317" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H317" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B318" s="12"/>
+      <c r="C318" s="12"/>
+      <c r="D318" s="12"/>
+      <c r="E318" s="12"/>
+      <c r="F318" s="12"/>
+      <c r="G318" s="12"/>
+      <c r="H318" s="12"/>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="B320" s="13"/>
+      <c r="C320" s="13"/>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B321" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C321" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="16">
+        <v>1671</v>
+      </c>
+      <c r="B322" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C322" s="17" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="B324" s="18"/>
+      <c r="C324" s="18"/>
+      <c r="D324" s="18"/>
+      <c r="E324" s="18"/>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B325" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C325" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D325" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E325" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="21">
+        <v>3390</v>
+      </c>
+      <c r="B326" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C326" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D326" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="E326" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B328" s="8"/>
+      <c r="C328" s="8"/>
+      <c r="D328" s="8"/>
+      <c r="E328" s="8"/>
+      <c r="F328" s="8"/>
+      <c r="G328" s="8"/>
+      <c r="H328" s="8"/>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D329" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E329" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F329" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G329" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H329" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D330" s="3">
+        <v>600</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G330" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H330" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B331" s="12"/>
+      <c r="C331" s="12"/>
+      <c r="D331" s="12"/>
+      <c r="E331" s="12"/>
+      <c r="F331" s="12"/>
+      <c r="G331" s="12"/>
+      <c r="H331" s="12"/>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B333" s="13"/>
+      <c r="C333" s="13"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B334" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C334" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="16">
+        <v>1782</v>
+      </c>
+      <c r="B335" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C335" s="17" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="B337" s="18"/>
+      <c r="C337" s="18"/>
+      <c r="D337" s="18"/>
+      <c r="E337" s="18"/>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B338" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C338" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D338" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E338" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="21">
+        <v>3387</v>
+      </c>
+      <c r="B339" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C339" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D339" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="E339" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="23"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B344" s="2"/>
+      <c r="C344" s="2"/>
+      <c r="D344" s="2"/>
+      <c r="E344" s="2"/>
+      <c r="F344" s="2"/>
+      <c r="G344" s="2"/>
+      <c r="H344" s="2"/>
+      <c r="I344" s="2"/>
+      <c r="J344" s="2"/>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C345" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D345" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="E345" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F345" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H30" t="s">
-[...4 lines deleted...]
-      <c r="A31" t="s">
+      <c r="G345" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H345" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B31" t="s">
+      <c r="I345" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J345" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C346" s="3"/>
+      <c r="D346" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H346" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="I346" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="J346" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" t="s">
+        <v>21</v>
+      </c>
+      <c r="B348" t="s">
+        <v>148</v>
+      </c>
+      <c r="C348" t="s">
+        <v>22</v>
+      </c>
+      <c r="D348" t="s">
+        <v>150</v>
+      </c>
+      <c r="E348" t="s">
+        <v>5</v>
+      </c>
+      <c r="F348" t="s">
+        <v>71</v>
+      </c>
+      <c r="G348" t="s">
+        <v>7</v>
+      </c>
+      <c r="H348" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" t="s">
+        <v>18</v>
+      </c>
+      <c r="C349" t="s">
         <v>24</v>
       </c>
-      <c r="E31" t="s">
+      <c r="D349" t="s">
         <v>25</v>
       </c>
-      <c r="F31" t="s">
+      <c r="E349" t="s">
         <v>26</v>
       </c>
-      <c r="G31" t="s">
+      <c r="F349" t="s">
+        <v>27</v>
+      </c>
+      <c r="G349" t="s">
         <v>8</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H349" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
-      <c r="A32" t="s">
+    <row r="350" spans="1:10">
+      <c r="A350" t="s">
+        <v>28</v>
+      </c>
+      <c r="B350" t="s">
+        <v>199</v>
+      </c>
+      <c r="C350" t="s">
+        <v>29</v>
+      </c>
+      <c r="D350" t="s">
+        <v>199</v>
+      </c>
+      <c r="E350" t="s">
+        <v>30</v>
+      </c>
+      <c r="F350" t="s">
+        <v>200</v>
+      </c>
+      <c r="G350" t="s">
+        <v>32</v>
+      </c>
+      <c r="H350" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" t="s">
+        <v>33</v>
+      </c>
+      <c r="B351" t="s">
+        <v>200</v>
+      </c>
+      <c r="C351" t="s">
+        <v>34</v>
+      </c>
+      <c r="D351" t="s">
+        <v>201</v>
+      </c>
+      <c r="E351" t="s">
+        <v>6</v>
+      </c>
+      <c r="F351" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B353" s="7"/>
+      <c r="C353" s="7"/>
+      <c r="D353" s="7"/>
+      <c r="E353" s="7"/>
+      <c r="F353" s="7"/>
+      <c r="G353" s="7"/>
+      <c r="H353" s="7"/>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="B355" s="8"/>
+      <c r="C355" s="8"/>
+      <c r="D355" s="8"/>
+      <c r="E355" s="8"/>
+      <c r="F355" s="8"/>
+      <c r="G355" s="8"/>
+      <c r="H355" s="8"/>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B356" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E356" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F356" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G356" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H356" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D357" s="3">
+        <v>600</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F357" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G357" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H357" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B358" s="12"/>
+      <c r="C358" s="12"/>
+      <c r="D358" s="12"/>
+      <c r="E358" s="12"/>
+      <c r="F358" s="12"/>
+      <c r="G358" s="12"/>
+      <c r="H358" s="12"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B360" s="13"/>
+      <c r="C360" s="13"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B361" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="16">
+        <v>1860</v>
+      </c>
+      <c r="B362" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C362" s="17" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B364" s="18"/>
+      <c r="C364" s="18"/>
+      <c r="D364" s="18"/>
+      <c r="E364" s="18"/>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B365" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C365" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D365" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E365" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="21">
+        <v>3490</v>
+      </c>
+      <c r="B366" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D366" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="E366" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B368" s="8"/>
+      <c r="C368" s="8"/>
+      <c r="D368" s="8"/>
+      <c r="E368" s="8"/>
+      <c r="F368" s="8"/>
+      <c r="G368" s="8"/>
+      <c r="H368" s="8"/>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C369" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D369" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E369" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F369" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G369" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H369" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D370" s="3">
+        <v>600</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F370" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G370" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H370" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B371" s="12"/>
+      <c r="C371" s="12"/>
+      <c r="D371" s="12"/>
+      <c r="E371" s="12"/>
+      <c r="F371" s="12"/>
+      <c r="G371" s="12"/>
+      <c r="H371" s="12"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B373" s="13"/>
+      <c r="C373" s="13"/>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B374" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C374" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="16">
+        <v>1854</v>
+      </c>
+      <c r="B375" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C375" s="17" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="B377" s="18"/>
+      <c r="C377" s="18"/>
+      <c r="D377" s="18"/>
+      <c r="E377" s="18"/>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B378" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C378" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D378" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E378" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="21">
+        <v>3489</v>
+      </c>
+      <c r="B379" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C379" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D379" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="E379" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B381" s="8"/>
+      <c r="C381" s="8"/>
+      <c r="D381" s="8"/>
+      <c r="E381" s="8"/>
+      <c r="F381" s="8"/>
+      <c r="G381" s="8"/>
+      <c r="H381" s="8"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F382" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G382" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H382" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B383" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D383" s="3">
+        <v>600</v>
+      </c>
+      <c r="E383" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F383" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G383" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H383" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B384" s="12"/>
+      <c r="C384" s="12"/>
+      <c r="D384" s="12"/>
+      <c r="E384" s="12"/>
+      <c r="F384" s="12"/>
+      <c r="G384" s="12"/>
+      <c r="H384" s="12"/>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B386" s="13"/>
+      <c r="C386" s="13"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B387" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C387" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="16">
+        <v>1854</v>
+      </c>
+      <c r="B388" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C388" s="17" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="B390" s="18"/>
+      <c r="C390" s="18"/>
+      <c r="D390" s="18"/>
+      <c r="E390" s="18"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B391" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C391" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D391" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E391" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="21">
+        <v>3488</v>
+      </c>
+      <c r="B392" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C392" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D392" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="E392" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B394" s="8"/>
+      <c r="C394" s="8"/>
+      <c r="D394" s="8"/>
+      <c r="E394" s="8"/>
+      <c r="F394" s="8"/>
+      <c r="G394" s="8"/>
+      <c r="H394" s="8"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B395" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C395" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D395" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E395" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F395" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G395" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H395" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B396" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D396" s="3">
+        <v>600</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F396" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G396" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H396" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B397" s="12"/>
+      <c r="C397" s="12"/>
+      <c r="D397" s="12"/>
+      <c r="E397" s="12"/>
+      <c r="F397" s="12"/>
+      <c r="G397" s="12"/>
+      <c r="H397" s="12"/>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="B399" s="13"/>
+      <c r="C399" s="13"/>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B400" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C400" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="16">
+        <v>1852</v>
+      </c>
+      <c r="B401" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C401" s="17" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="B403" s="18"/>
+      <c r="C403" s="18"/>
+      <c r="D403" s="18"/>
+      <c r="E403" s="18"/>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B404" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C404" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D404" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E404" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="21">
+        <v>3487</v>
+      </c>
+      <c r="B405" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C405" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D405" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="E405" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="23"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="B410" s="2"/>
+      <c r="C410" s="2"/>
+      <c r="D410" s="2"/>
+      <c r="E410" s="2"/>
+      <c r="F410" s="2"/>
+      <c r="G410" s="2"/>
+      <c r="H410" s="2"/>
+      <c r="I410" s="2"/>
+      <c r="J410" s="2"/>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B411" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C411" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D411" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E411" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F411" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G411" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H411" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I411" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J411" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B412" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C412" s="3"/>
+      <c r="D412" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E412" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F412" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G412" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H412" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I412" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="J412" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" t="s">
+        <v>21</v>
+      </c>
+      <c r="B414" t="s">
+        <v>224</v>
+      </c>
+      <c r="C414" t="s">
+        <v>22</v>
+      </c>
+      <c r="D414" t="s">
+        <v>225</v>
+      </c>
+      <c r="E414" t="s">
+        <v>5</v>
+      </c>
+      <c r="F414" t="s">
+        <v>71</v>
+      </c>
+      <c r="G414" t="s">
+        <v>7</v>
+      </c>
+      <c r="H414" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" t="s">
+        <v>9</v>
+      </c>
+      <c r="B415" t="s">
+        <v>18</v>
+      </c>
+      <c r="C415" t="s">
+        <v>24</v>
+      </c>
+      <c r="D415" t="s">
+        <v>25</v>
+      </c>
+      <c r="E415" t="s">
+        <v>26</v>
+      </c>
+      <c r="F415" t="s">
         <v>27</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="G415" t="s">
+        <v>8</v>
+      </c>
+      <c r="H415" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="B416" t="s">
+        <v>199</v>
+      </c>
+      <c r="C416" t="s">
         <v>29</v>
       </c>
-      <c r="F32" t="s">
+      <c r="D416" t="s">
+        <v>199</v>
+      </c>
+      <c r="E416" t="s">
         <v>30</v>
       </c>
-      <c r="G32" t="s">
-[...7 lines deleted...]
-      <c r="A33" t="s">
+      <c r="F416" t="s">
+        <v>52</v>
+      </c>
+      <c r="G416" t="s">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-[...128 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H416" t="s">
         <v>52</v>
-      </c>
-[...4443 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="B417" t="s">
+        <v>52</v>
+      </c>
+      <c r="C417" t="s">
+        <v>34</v>
+      </c>
+      <c r="D417" t="s">
+        <v>226</v>
+      </c>
+      <c r="E417" t="s">
+        <v>6</v>
+      </c>
+      <c r="F417" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="23"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B422" s="2"/>
+      <c r="C422" s="2"/>
+      <c r="D422" s="2"/>
+      <c r="E422" s="2"/>
+      <c r="F422" s="2"/>
+      <c r="G422" s="2"/>
+      <c r="H422" s="2"/>
+      <c r="I422" s="2"/>
+      <c r="J422" s="2"/>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C423" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D423" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E423" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F423" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G423" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H423" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I423" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J423" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B424" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C424" s="3"/>
+      <c r="D424" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F424" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G424" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H424" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I424" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="J424" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" t="s">
+        <v>21</v>
+      </c>
+      <c r="B426" t="s">
+        <v>229</v>
+      </c>
+      <c r="C426" t="s">
+        <v>22</v>
+      </c>
+      <c r="D426" t="s">
+        <v>230</v>
+      </c>
+      <c r="E426" t="s">
+        <v>5</v>
+      </c>
+      <c r="F426" t="s">
+        <v>14</v>
+      </c>
+      <c r="G426" t="s">
+        <v>7</v>
+      </c>
+      <c r="H426" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" t="s">
+        <v>9</v>
+      </c>
+      <c r="B427" t="s">
+        <v>18</v>
+      </c>
+      <c r="C427" t="s">
+        <v>24</v>
+      </c>
+      <c r="D427" t="s">
+        <v>25</v>
+      </c>
+      <c r="E427" t="s">
+        <v>26</v>
+      </c>
+      <c r="F427" t="s">
+        <v>27</v>
+      </c>
+      <c r="G427" t="s">
+        <v>8</v>
+      </c>
+      <c r="H427" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" t="s">
+        <v>28</v>
+      </c>
+      <c r="B428" t="s">
+        <v>199</v>
+      </c>
+      <c r="C428" t="s">
+        <v>29</v>
+      </c>
+      <c r="D428" t="s">
+        <v>199</v>
+      </c>
+      <c r="E428" t="s">
+        <v>30</v>
+      </c>
+      <c r="F428" t="s">
+        <v>231</v>
+      </c>
+      <c r="G428" t="s">
+        <v>32</v>
+      </c>
+      <c r="H428" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" t="s">
+        <v>33</v>
+      </c>
+      <c r="B429" t="s">
+        <v>231</v>
+      </c>
+      <c r="C429" t="s">
+        <v>34</v>
+      </c>
+      <c r="D429" t="s">
+        <v>232</v>
+      </c>
+      <c r="E429" t="s">
+        <v>6</v>
+      </c>
+      <c r="F429" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B431" s="7"/>
+      <c r="C431" s="7"/>
+      <c r="D431" s="7"/>
+      <c r="E431" s="7"/>
+      <c r="F431" s="7"/>
+      <c r="G431" s="7"/>
+      <c r="H431" s="7"/>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="B433" s="8"/>
+      <c r="C433" s="8"/>
+      <c r="D433" s="8"/>
+      <c r="E433" s="8"/>
+      <c r="F433" s="8"/>
+      <c r="G433" s="8"/>
+      <c r="H433" s="8"/>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C434" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D434" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E434" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F434" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G434" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H434" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B435" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D435" s="3">
+        <v>600</v>
+      </c>
+      <c r="E435" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F435" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G435" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H435" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B436" s="12"/>
+      <c r="C436" s="12"/>
+      <c r="D436" s="12"/>
+      <c r="E436" s="12"/>
+      <c r="F436" s="12"/>
+      <c r="G436" s="12"/>
+      <c r="H436" s="12"/>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B438" s="13"/>
+      <c r="C438" s="13"/>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B439" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C439" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="16">
+        <v>1863</v>
+      </c>
+      <c r="B440" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="C440" s="17" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="B442" s="18"/>
+      <c r="C442" s="18"/>
+      <c r="D442" s="18"/>
+      <c r="E442" s="18"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B443" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C443" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D443" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E443" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="21">
+        <v>3495</v>
+      </c>
+      <c r="B444" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C444" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D444" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="E444" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="B446" s="8"/>
+      <c r="C446" s="8"/>
+      <c r="D446" s="8"/>
+      <c r="E446" s="8"/>
+      <c r="F446" s="8"/>
+      <c r="G446" s="8"/>
+      <c r="H446" s="8"/>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B447" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C447" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D447" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E447" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F447" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G447" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H447" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D448" s="3">
+        <v>600</v>
+      </c>
+      <c r="E448" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F448" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G448" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H448" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B449" s="12"/>
+      <c r="C449" s="12"/>
+      <c r="D449" s="12"/>
+      <c r="E449" s="12"/>
+      <c r="F449" s="12"/>
+      <c r="G449" s="12"/>
+      <c r="H449" s="12"/>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="B451" s="13"/>
+      <c r="C451" s="13"/>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B452" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C452" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="16">
+        <v>1868</v>
+      </c>
+      <c r="B453" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C453" s="17" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="B455" s="18"/>
+      <c r="C455" s="18"/>
+      <c r="D455" s="18"/>
+      <c r="E455" s="18"/>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B456" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C456" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D456" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E456" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="21">
+        <v>3491</v>
+      </c>
+      <c r="B457" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C457" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D457" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="E457" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="B459" s="8"/>
+      <c r="C459" s="8"/>
+      <c r="D459" s="8"/>
+      <c r="E459" s="8"/>
+      <c r="F459" s="8"/>
+      <c r="G459" s="8"/>
+      <c r="H459" s="8"/>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B460" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C460" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D460" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E460" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F460" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G460" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H460" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D461" s="3">
+        <v>600</v>
+      </c>
+      <c r="E461" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F461" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G461" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H461" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B462" s="12"/>
+      <c r="C462" s="12"/>
+      <c r="D462" s="12"/>
+      <c r="E462" s="12"/>
+      <c r="F462" s="12"/>
+      <c r="G462" s="12"/>
+      <c r="H462" s="12"/>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="13" t="s">
         <v>245</v>
       </c>
-      <c r="C417" t="s">
-[...2 lines deleted...]
-      <c r="D417" t="s">
+      <c r="B464" s="13"/>
+      <c r="C464" s="13"/>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B465" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C465" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="16">
+        <v>1859</v>
+      </c>
+      <c r="B466" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C466" s="17" t="s">
         <v>246</v>
       </c>
-      <c r="E417" t="s">
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="18" t="s">
+        <v>247</v>
+      </c>
+      <c r="B468" s="18"/>
+      <c r="C468" s="18"/>
+      <c r="D468" s="18"/>
+      <c r="E468" s="18"/>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B469" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C469" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D469" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E469" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B470" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C470" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D470" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="E470" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B472" s="8"/>
+      <c r="C472" s="8"/>
+      <c r="D472" s="8"/>
+      <c r="E472" s="8"/>
+      <c r="F472" s="8"/>
+      <c r="G472" s="8"/>
+      <c r="H472" s="8"/>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B473" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C473" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D473" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E473" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F473" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G473" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H473" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B474" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D474" s="3">
+        <v>600</v>
+      </c>
+      <c r="E474" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F474" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G474" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H474" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B475" s="12"/>
+      <c r="C475" s="12"/>
+      <c r="D475" s="12"/>
+      <c r="E475" s="12"/>
+      <c r="F475" s="12"/>
+      <c r="G475" s="12"/>
+      <c r="H475" s="12"/>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="B477" s="13"/>
+      <c r="C477" s="13"/>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B478" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C478" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="16">
+        <v>1862</v>
+      </c>
+      <c r="B479" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C479" s="17" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="B481" s="18"/>
+      <c r="C481" s="18"/>
+      <c r="D481" s="18"/>
+      <c r="E481" s="18"/>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B482" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C482" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D482" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E482" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="21">
+        <v>3496</v>
+      </c>
+      <c r="B483" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C483" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D483" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="E483" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B485" s="8"/>
+      <c r="C485" s="8"/>
+      <c r="D485" s="8"/>
+      <c r="E485" s="8"/>
+      <c r="F485" s="8"/>
+      <c r="G485" s="8"/>
+      <c r="H485" s="8"/>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B486" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C486" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D486" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E486" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F486" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G486" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H486" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B487" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D487" s="3">
+        <v>600</v>
+      </c>
+      <c r="E487" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F487" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G487" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H487" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B488" s="12"/>
+      <c r="C488" s="12"/>
+      <c r="D488" s="12"/>
+      <c r="E488" s="12"/>
+      <c r="F488" s="12"/>
+      <c r="G488" s="12"/>
+      <c r="H488" s="12"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="B490" s="13"/>
+      <c r="C490" s="13"/>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B491" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C491" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="16">
+        <v>1864</v>
+      </c>
+      <c r="B492" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C492" s="17" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="B494" s="18"/>
+      <c r="C494" s="18"/>
+      <c r="D494" s="18"/>
+      <c r="E494" s="18"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B495" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C495" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D495" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E495" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="21">
+        <v>3494</v>
+      </c>
+      <c r="B496" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C496" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D496" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="E496" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="B498" s="8"/>
+      <c r="C498" s="8"/>
+      <c r="D498" s="8"/>
+      <c r="E498" s="8"/>
+      <c r="F498" s="8"/>
+      <c r="G498" s="8"/>
+      <c r="H498" s="8"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B499" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C499" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D499" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E499" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F499" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G499" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H499" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D500" s="3">
+        <v>600</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H500" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B501" s="12"/>
+      <c r="C501" s="12"/>
+      <c r="D501" s="12"/>
+      <c r="E501" s="12"/>
+      <c r="F501" s="12"/>
+      <c r="G501" s="12"/>
+      <c r="H501" s="12"/>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="B503" s="13"/>
+      <c r="C503" s="13"/>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B504" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C504" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="16">
+        <v>1866</v>
+      </c>
+      <c r="B505" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C505" s="17" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="B507" s="18"/>
+      <c r="C507" s="18"/>
+      <c r="D507" s="18"/>
+      <c r="E507" s="18"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B508" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C508" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D508" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E508" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="21">
+        <v>3492</v>
+      </c>
+      <c r="B509" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C509" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D509" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="E509" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B511" s="8"/>
+      <c r="C511" s="8"/>
+      <c r="D511" s="8"/>
+      <c r="E511" s="8"/>
+      <c r="F511" s="8"/>
+      <c r="G511" s="8"/>
+      <c r="H511" s="8"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B512" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C512" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D512" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E512" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F512" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G512" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H512" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B513" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D513" s="3">
+        <v>600</v>
+      </c>
+      <c r="E513" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F513" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G513" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H513" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B514" s="12"/>
+      <c r="C514" s="12"/>
+      <c r="D514" s="12"/>
+      <c r="E514" s="12"/>
+      <c r="F514" s="12"/>
+      <c r="G514" s="12"/>
+      <c r="H514" s="12"/>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B516" s="13"/>
+      <c r="C516" s="13"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B517" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C517" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="16">
+        <v>1867</v>
+      </c>
+      <c r="B518" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C518" s="17" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="18" t="s">
+        <v>263</v>
+      </c>
+      <c r="B520" s="18"/>
+      <c r="C520" s="18"/>
+      <c r="D520" s="18"/>
+      <c r="E520" s="18"/>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B521" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C521" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D521" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E521" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="21">
+        <v>3493</v>
+      </c>
+      <c r="B522" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C522" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D522" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="E522" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="B524" s="8"/>
+      <c r="C524" s="8"/>
+      <c r="D524" s="8"/>
+      <c r="E524" s="8"/>
+      <c r="F524" s="8"/>
+      <c r="G524" s="8"/>
+      <c r="H524" s="8"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B525" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C525" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D525" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E525" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F525" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G525" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H525" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D526" s="3">
+        <v>600</v>
+      </c>
+      <c r="E526" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F526" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G526" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H526" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="B527" s="12"/>
+      <c r="C527" s="12"/>
+      <c r="D527" s="12"/>
+      <c r="E527" s="12"/>
+      <c r="F527" s="12"/>
+      <c r="G527" s="12"/>
+      <c r="H527" s="12"/>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B529" s="13"/>
+      <c r="C529" s="13"/>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B530" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C530" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="16">
+        <v>1931</v>
+      </c>
+      <c r="B531" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C531" s="17" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="18" t="s">
+        <v>268</v>
+      </c>
+      <c r="B533" s="18"/>
+      <c r="C533" s="18"/>
+      <c r="D533" s="18"/>
+      <c r="E533" s="18"/>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B534" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C534" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D534" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E534" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="21">
+        <v>4015</v>
+      </c>
+      <c r="B535" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C535" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D535" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="E535" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B537" s="8"/>
+      <c r="C537" s="8"/>
+      <c r="D537" s="8"/>
+      <c r="E537" s="8"/>
+      <c r="F537" s="8"/>
+      <c r="G537" s="8"/>
+      <c r="H537" s="8"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B538" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C538" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D538" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E538" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F538" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G538" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H538" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D539" s="3">
+        <v>600</v>
+      </c>
+      <c r="E539" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F539" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G539" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H539" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B540" s="12"/>
+      <c r="C540" s="12"/>
+      <c r="D540" s="12"/>
+      <c r="E540" s="12"/>
+      <c r="F540" s="12"/>
+      <c r="G540" s="12"/>
+      <c r="H540" s="12"/>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="B542" s="13"/>
+      <c r="C542" s="13"/>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B543" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C543" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="16">
+        <v>1930</v>
+      </c>
+      <c r="B544" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C544" s="17" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="B546" s="18"/>
+      <c r="C546" s="18"/>
+      <c r="D546" s="18"/>
+      <c r="E546" s="18"/>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B547" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C547" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D547" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E547" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="21">
+        <v>4003</v>
+      </c>
+      <c r="B548" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C548" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D548" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="E548" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="B550" s="8"/>
+      <c r="C550" s="8"/>
+      <c r="D550" s="8"/>
+      <c r="E550" s="8"/>
+      <c r="F550" s="8"/>
+      <c r="G550" s="8"/>
+      <c r="H550" s="8"/>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B551" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C551" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D551" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E551" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F551" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G551" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H551" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B552" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D552" s="3">
+        <v>600</v>
+      </c>
+      <c r="E552" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F552" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G552" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H552" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B553" s="12"/>
+      <c r="C553" s="12"/>
+      <c r="D553" s="12"/>
+      <c r="E553" s="12"/>
+      <c r="F553" s="12"/>
+      <c r="G553" s="12"/>
+      <c r="H553" s="12"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="B555" s="13"/>
+      <c r="C555" s="13"/>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B556" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C556" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="16">
+        <v>1932</v>
+      </c>
+      <c r="B557" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C557" s="17" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="B559" s="18"/>
+      <c r="C559" s="18"/>
+      <c r="D559" s="18"/>
+      <c r="E559" s="18"/>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B560" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C560" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D560" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E560" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="21">
+        <v>4013</v>
+      </c>
+      <c r="B561" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C561" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D561" s="22" t="s">
+        <v>275</v>
+      </c>
+      <c r="E561" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="23"/>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B566" s="2"/>
+      <c r="C566" s="2"/>
+      <c r="D566" s="2"/>
+      <c r="E566" s="2"/>
+      <c r="F566" s="2"/>
+      <c r="G566" s="2"/>
+      <c r="H566" s="2"/>
+      <c r="I566" s="2"/>
+      <c r="J566" s="2"/>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B567" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C567" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D567" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F417" t="s">
-[...2 lines deleted...]
-      <c r="G417" t="s">
+      <c r="E567" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F567" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H417" t="s">
-[...4 lines deleted...]
-      <c r="A418" t="s">
+      <c r="G567" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H567" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B418" t="s">
-[...565 lines deleted...]
-      <c r="I467" s="5" t="s">
+      <c r="I567" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J467" s="5" t="s">
+      <c r="J567" s="5" t="s">
         <v>11</v>
-      </c>
-[...1268 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B568" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C568" s="3"/>
+      <c r="D568" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="E568" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F568" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G568" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H568" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I568" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J568" s="6"/>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" t="s">
+        <v>21</v>
+      </c>
+      <c r="B570" t="s">
+        <v>279</v>
+      </c>
+      <c r="C570" t="s">
+        <v>22</v>
+      </c>
+      <c r="D570" t="s">
+        <v>285</v>
+      </c>
+      <c r="E570" t="s">
+        <v>5</v>
+      </c>
+      <c r="F570" t="s">
+        <v>280</v>
+      </c>
+      <c r="G570" t="s">
+        <v>7</v>
+      </c>
+      <c r="H570" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" t="s">
+        <v>9</v>
+      </c>
+      <c r="B571" t="s">
+        <v>283</v>
+      </c>
+      <c r="C571" t="s">
+        <v>24</v>
+      </c>
+      <c r="D571" t="s">
+        <v>286</v>
+      </c>
+      <c r="E571" t="s">
+        <v>26</v>
+      </c>
+      <c r="F571" t="s">
+        <v>27</v>
+      </c>
+      <c r="G571" t="s">
+        <v>8</v>
+      </c>
+      <c r="H571" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" t="s">
+        <v>28</v>
+      </c>
+      <c r="B572" t="s">
+        <v>284</v>
+      </c>
+      <c r="C572" t="s">
+        <v>29</v>
+      </c>
+      <c r="D572" t="s">
+        <v>52</v>
+      </c>
+      <c r="E572" t="s">
+        <v>30</v>
+      </c>
+      <c r="F572" t="s">
+        <v>52</v>
+      </c>
+      <c r="G572" t="s">
+        <v>32</v>
+      </c>
+      <c r="H572" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" t="s">
+        <v>33</v>
+      </c>
+      <c r="B573" t="s">
+        <v>52</v>
+      </c>
+      <c r="C573" t="s">
+        <v>34</v>
+      </c>
+      <c r="D573" t="s">
+        <v>226</v>
+      </c>
+      <c r="E573" t="s">
+        <v>6</v>
+      </c>
+      <c r="F573" t="s">
         <v>287</v>
       </c>
-      <c r="B568" s="3" t="s">
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="23"/>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C568" s="3" t="s">
+      <c r="B578" s="2"/>
+      <c r="C578" s="2"/>
+      <c r="D578" s="2"/>
+      <c r="E578" s="2"/>
+      <c r="F578" s="2"/>
+      <c r="G578" s="2"/>
+      <c r="H578" s="2"/>
+      <c r="I578" s="2"/>
+      <c r="J578" s="2"/>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B579" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C579" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D579" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E579" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F579" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G579" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H579" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I579" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J579" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="D568" s="3">
+      <c r="B580" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C580" s="3"/>
+      <c r="D580" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E580" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F580" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G580" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H580" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I580" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="J580" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" t="s">
+        <v>21</v>
+      </c>
+      <c r="B582" t="s">
+        <v>290</v>
+      </c>
+      <c r="C582" t="s">
+        <v>22</v>
+      </c>
+      <c r="D582" t="s">
+        <v>291</v>
+      </c>
+      <c r="E582" t="s">
+        <v>5</v>
+      </c>
+      <c r="F582" t="s">
+        <v>69</v>
+      </c>
+      <c r="G582" t="s">
+        <v>7</v>
+      </c>
+      <c r="H582" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" t="s">
+        <v>9</v>
+      </c>
+      <c r="B583" t="s">
+        <v>18</v>
+      </c>
+      <c r="C583" t="s">
+        <v>24</v>
+      </c>
+      <c r="D583" t="s">
+        <v>25</v>
+      </c>
+      <c r="E583" t="s">
+        <v>26</v>
+      </c>
+      <c r="F583" t="s">
+        <v>292</v>
+      </c>
+      <c r="G583" t="s">
+        <v>8</v>
+      </c>
+      <c r="H583" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" t="s">
+        <v>28</v>
+      </c>
+      <c r="B584" t="s">
+        <v>124</v>
+      </c>
+      <c r="C584" t="s">
+        <v>29</v>
+      </c>
+      <c r="D584" t="s">
+        <v>124</v>
+      </c>
+      <c r="E584" t="s">
+        <v>30</v>
+      </c>
+      <c r="F584" t="s">
+        <v>293</v>
+      </c>
+      <c r="G584" t="s">
+        <v>32</v>
+      </c>
+      <c r="H584" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" t="s">
+        <v>33</v>
+      </c>
+      <c r="B585" t="s">
+        <v>293</v>
+      </c>
+      <c r="C585" t="s">
+        <v>34</v>
+      </c>
+      <c r="D585" t="s">
+        <v>294</v>
+      </c>
+      <c r="E585" t="s">
+        <v>6</v>
+      </c>
+      <c r="F585" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B587" s="7"/>
+      <c r="C587" s="7"/>
+      <c r="D587" s="7"/>
+      <c r="E587" s="7"/>
+      <c r="F587" s="7"/>
+      <c r="G587" s="7"/>
+      <c r="H587" s="7"/>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B589" s="8"/>
+      <c r="C589" s="8"/>
+      <c r="D589" s="8"/>
+      <c r="E589" s="8"/>
+      <c r="F589" s="8"/>
+      <c r="G589" s="8"/>
+      <c r="H589" s="8"/>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B590" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C590" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D590" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E590" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F590" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G590" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H590" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B591" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D591" s="3">
+        <v>600</v>
+      </c>
+      <c r="E591" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F591" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G591" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H591" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B592" s="12"/>
+      <c r="C592" s="12"/>
+      <c r="D592" s="12"/>
+      <c r="E592" s="12"/>
+      <c r="F592" s="12"/>
+      <c r="G592" s="12"/>
+      <c r="H592" s="12"/>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B594" s="13"/>
+      <c r="C594" s="13"/>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B595" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C595" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="B596" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="C596" s="17" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="B598" s="18"/>
+      <c r="C598" s="18"/>
+      <c r="D598" s="18"/>
+      <c r="E598" s="18"/>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B599" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C599" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D599" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E599" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="21">
+        <v>5919</v>
+      </c>
+      <c r="B600" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="C600" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D600" s="22" t="s">
+        <v>300</v>
+      </c>
+      <c r="E600" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="B602" s="8"/>
+      <c r="C602" s="8"/>
+      <c r="D602" s="8"/>
+      <c r="E602" s="8"/>
+      <c r="F602" s="8"/>
+      <c r="G602" s="8"/>
+      <c r="H602" s="8"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B603" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C603" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D603" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E603" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F603" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G603" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H603" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B604" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D604" s="3">
+        <v>600</v>
+      </c>
+      <c r="E604" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F604" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G604" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H604" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B605" s="12"/>
+      <c r="C605" s="12"/>
+      <c r="D605" s="12"/>
+      <c r="E605" s="12"/>
+      <c r="F605" s="12"/>
+      <c r="G605" s="12"/>
+      <c r="H605" s="12"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B607" s="13"/>
+      <c r="C607" s="13"/>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B608" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C608" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="B609" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="C609" s="17" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="18" t="s">
+        <v>306</v>
+      </c>
+      <c r="B611" s="18"/>
+      <c r="C611" s="18"/>
+      <c r="D611" s="18"/>
+      <c r="E611" s="18"/>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B612" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C612" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D612" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E612" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="21">
+        <v>6510</v>
+      </c>
+      <c r="B613" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="C613" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D613" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="E613" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B615" s="8"/>
+      <c r="C615" s="8"/>
+      <c r="D615" s="8"/>
+      <c r="E615" s="8"/>
+      <c r="F615" s="8"/>
+      <c r="G615" s="8"/>
+      <c r="H615" s="8"/>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B616" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C616" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D616" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E616" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F616" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G616" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H616" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B617" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D617" s="3">
+        <v>600</v>
+      </c>
+      <c r="E617" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F617" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G617" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H617" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B618" s="12"/>
+      <c r="C618" s="12"/>
+      <c r="D618" s="12"/>
+      <c r="E618" s="12"/>
+      <c r="F618" s="12"/>
+      <c r="G618" s="12"/>
+      <c r="H618" s="12"/>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="B620" s="13"/>
+      <c r="C620" s="13"/>
+    </row>
+    <row r="621" spans="1:10">
+      <c r="A621" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B621" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C621" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="B622" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="C622" s="17" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="18" t="s">
+        <v>310</v>
+      </c>
+      <c r="B624" s="18"/>
+      <c r="C624" s="18"/>
+      <c r="D624" s="18"/>
+      <c r="E624" s="18"/>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B625" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C625" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D625" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E625" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" s="21">
+        <v>6511</v>
+      </c>
+      <c r="B626" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="C626" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D626" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="E626" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B628" s="8"/>
+      <c r="C628" s="8"/>
+      <c r="D628" s="8"/>
+      <c r="E628" s="8"/>
+      <c r="F628" s="8"/>
+      <c r="G628" s="8"/>
+      <c r="H628" s="8"/>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B629" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C629" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D629" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E629" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F629" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G629" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H629" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B630" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C630" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D630" s="3">
+        <v>600</v>
+      </c>
+      <c r="E630" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F630" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G630" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H630" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B631" s="12"/>
+      <c r="C631" s="12"/>
+      <c r="D631" s="12"/>
+      <c r="E631" s="12"/>
+      <c r="F631" s="12"/>
+      <c r="G631" s="12"/>
+      <c r="H631" s="12"/>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="B633" s="13"/>
+      <c r="C633" s="13"/>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C634" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" s="16">
+        <v>11992</v>
+      </c>
+      <c r="B635" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C635" s="17" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="B637" s="18"/>
+      <c r="C637" s="18"/>
+      <c r="D637" s="18"/>
+      <c r="E637" s="18"/>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B638" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C638" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D638" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E638" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" s="21">
+        <v>5516</v>
+      </c>
+      <c r="B639" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C639" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D639" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="E639" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B641" s="8"/>
+      <c r="C641" s="8"/>
+      <c r="D641" s="8"/>
+      <c r="E641" s="8"/>
+      <c r="F641" s="8"/>
+      <c r="G641" s="8"/>
+      <c r="H641" s="8"/>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B642" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C642" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D642" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E642" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F642" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G642" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H642" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B643" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C643" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D643" s="3">
+        <v>600</v>
+      </c>
+      <c r="E643" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F643" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G643" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H643" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B644" s="12"/>
+      <c r="C644" s="12"/>
+      <c r="D644" s="12"/>
+      <c r="E644" s="12"/>
+      <c r="F644" s="12"/>
+      <c r="G644" s="12"/>
+      <c r="H644" s="12"/>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="B646" s="13"/>
+      <c r="C646" s="13"/>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B647" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C647" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="16">
+        <v>11989</v>
+      </c>
+      <c r="B648" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C648" s="17" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="18" t="s">
+        <v>324</v>
+      </c>
+      <c r="B650" s="18"/>
+      <c r="C650" s="18"/>
+      <c r="D650" s="18"/>
+      <c r="E650" s="18"/>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B651" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C651" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D651" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E651" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="21">
+        <v>5511</v>
+      </c>
+      <c r="B652" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C652" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D652" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="E652" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="B654" s="8"/>
+      <c r="C654" s="8"/>
+      <c r="D654" s="8"/>
+      <c r="E654" s="8"/>
+      <c r="F654" s="8"/>
+      <c r="G654" s="8"/>
+      <c r="H654" s="8"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B655" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C655" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D655" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E655" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F655" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G655" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H655" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B656" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C656" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D656" s="3">
+        <v>600</v>
+      </c>
+      <c r="E656" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F656" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G656" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H656" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B657" s="12"/>
+      <c r="C657" s="12"/>
+      <c r="D657" s="12"/>
+      <c r="E657" s="12"/>
+      <c r="F657" s="12"/>
+      <c r="G657" s="12"/>
+      <c r="H657" s="12"/>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="B659" s="13"/>
+      <c r="C659" s="13"/>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B660" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C660" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="16">
+        <v>11990</v>
+      </c>
+      <c r="B661" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C661" s="17" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="18" t="s">
+        <v>329</v>
+      </c>
+      <c r="B663" s="18"/>
+      <c r="C663" s="18"/>
+      <c r="D663" s="18"/>
+      <c r="E663" s="18"/>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B664" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C664" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D664" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E664" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="21">
+        <v>5513</v>
+      </c>
+      <c r="B665" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C665" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D665" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="E665" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B667" s="8"/>
+      <c r="C667" s="8"/>
+      <c r="D667" s="8"/>
+      <c r="E667" s="8"/>
+      <c r="F667" s="8"/>
+      <c r="G667" s="8"/>
+      <c r="H667" s="8"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B668" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C668" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D668" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E668" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F668" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G668" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H668" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B669" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C669" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D669" s="3">
+        <v>600</v>
+      </c>
+      <c r="E669" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F669" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G669" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H669" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B670" s="12"/>
+      <c r="C670" s="12"/>
+      <c r="D670" s="12"/>
+      <c r="E670" s="12"/>
+      <c r="F670" s="12"/>
+      <c r="G670" s="12"/>
+      <c r="H670" s="12"/>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="B672" s="13"/>
+      <c r="C672" s="13"/>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B673" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C673" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="16">
+        <v>12010</v>
+      </c>
+      <c r="B674" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C674" s="17" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="18" t="s">
+        <v>333</v>
+      </c>
+      <c r="B676" s="18"/>
+      <c r="C676" s="18"/>
+      <c r="D676" s="18"/>
+      <c r="E676" s="18"/>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B677" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C677" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D677" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E677" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="21">
+        <v>5522</v>
+      </c>
+      <c r="B678" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C678" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D678" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="E678" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="B680" s="8"/>
+      <c r="C680" s="8"/>
+      <c r="D680" s="8"/>
+      <c r="E680" s="8"/>
+      <c r="F680" s="8"/>
+      <c r="G680" s="8"/>
+      <c r="H680" s="8"/>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B681" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C681" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D681" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E681" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F681" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G681" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H681" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B682" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C682" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D682" s="3">
+        <v>600</v>
+      </c>
+      <c r="E682" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F682" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G682" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H682" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B683" s="12"/>
+      <c r="C683" s="12"/>
+      <c r="D683" s="12"/>
+      <c r="E683" s="12"/>
+      <c r="F683" s="12"/>
+      <c r="G683" s="12"/>
+      <c r="H683" s="12"/>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="B685" s="13"/>
+      <c r="C685" s="13"/>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B686" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C686" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" s="16">
+        <v>12011</v>
+      </c>
+      <c r="B687" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C687" s="17" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="18" t="s">
+        <v>338</v>
+      </c>
+      <c r="B689" s="18"/>
+      <c r="C689" s="18"/>
+      <c r="D689" s="18"/>
+      <c r="E689" s="18"/>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B690" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C690" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D690" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E690" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="21">
+        <v>5618</v>
+      </c>
+      <c r="B691" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C691" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D691" s="22" t="s">
+        <v>337</v>
+      </c>
+      <c r="E691" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B693" s="8"/>
+      <c r="C693" s="8"/>
+      <c r="D693" s="8"/>
+      <c r="E693" s="8"/>
+      <c r="F693" s="8"/>
+      <c r="G693" s="8"/>
+      <c r="H693" s="8"/>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B694" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C694" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D694" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E694" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F694" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G694" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H694" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B695" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C695" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D695" s="3">
+        <v>600</v>
+      </c>
+      <c r="E695" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F695" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G695" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H695" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B696" s="12"/>
+      <c r="C696" s="12"/>
+      <c r="D696" s="12"/>
+      <c r="E696" s="12"/>
+      <c r="F696" s="12"/>
+      <c r="G696" s="12"/>
+      <c r="H696" s="12"/>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="B698" s="13"/>
+      <c r="C698" s="13"/>
+    </row>
+    <row r="699" spans="1:10">
+      <c r="A699" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B699" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C699" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="16">
+        <v>12013</v>
+      </c>
+      <c r="B700" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C700" s="17" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="B702" s="18"/>
+      <c r="C702" s="18"/>
+      <c r="D702" s="18"/>
+      <c r="E702" s="18"/>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B703" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C703" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D703" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E703" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="21">
+        <v>5616</v>
+      </c>
+      <c r="B704" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C704" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D704" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="E704" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="B706" s="8"/>
+      <c r="C706" s="8"/>
+      <c r="D706" s="8"/>
+      <c r="E706" s="8"/>
+      <c r="F706" s="8"/>
+      <c r="G706" s="8"/>
+      <c r="H706" s="8"/>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B707" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C707" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D707" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E707" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F707" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G707" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H707" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B708" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C708" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D708" s="3">
+        <v>600</v>
+      </c>
+      <c r="E708" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F708" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G708" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H708" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B709" s="12"/>
+      <c r="C709" s="12"/>
+      <c r="D709" s="12"/>
+      <c r="E709" s="12"/>
+      <c r="F709" s="12"/>
+      <c r="G709" s="12"/>
+      <c r="H709" s="12"/>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B711" s="13"/>
+      <c r="C711" s="13"/>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B712" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C712" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" s="16">
+        <v>12015</v>
+      </c>
+      <c r="B713" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C713" s="17" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="18" t="s">
+        <v>346</v>
+      </c>
+      <c r="B715" s="18"/>
+      <c r="C715" s="18"/>
+      <c r="D715" s="18"/>
+      <c r="E715" s="18"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B716" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C716" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D716" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E716" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="21">
+        <v>5620</v>
+      </c>
+      <c r="B717" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C717" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D717" s="22" t="s">
+        <v>345</v>
+      </c>
+      <c r="E717" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B719" s="8"/>
+      <c r="C719" s="8"/>
+      <c r="D719" s="8"/>
+      <c r="E719" s="8"/>
+      <c r="F719" s="8"/>
+      <c r="G719" s="8"/>
+      <c r="H719" s="8"/>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B720" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C720" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D720" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E720" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F720" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G720" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H720" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B721" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C721" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D721" s="3">
+        <v>600</v>
+      </c>
+      <c r="E721" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F721" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G721" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H721" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B722" s="12"/>
+      <c r="C722" s="12"/>
+      <c r="D722" s="12"/>
+      <c r="E722" s="12"/>
+      <c r="F722" s="12"/>
+      <c r="G722" s="12"/>
+      <c r="H722" s="12"/>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B724" s="13"/>
+      <c r="C724" s="13"/>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B725" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C725" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="16">
+        <v>12016</v>
+      </c>
+      <c r="B726" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C726" s="17" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="B728" s="18"/>
+      <c r="C728" s="18"/>
+      <c r="D728" s="18"/>
+      <c r="E728" s="18"/>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B729" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C729" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D729" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E729" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="21">
+        <v>5612</v>
+      </c>
+      <c r="B730" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C730" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D730" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="E730" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="B732" s="8"/>
+      <c r="C732" s="8"/>
+      <c r="D732" s="8"/>
+      <c r="E732" s="8"/>
+      <c r="F732" s="8"/>
+      <c r="G732" s="8"/>
+      <c r="H732" s="8"/>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B733" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C733" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D733" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E733" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F733" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G733" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H733" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B734" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C734" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D734" s="3">
+        <v>600</v>
+      </c>
+      <c r="E734" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F734" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G734" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H734" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B735" s="12"/>
+      <c r="C735" s="12"/>
+      <c r="D735" s="12"/>
+      <c r="E735" s="12"/>
+      <c r="F735" s="12"/>
+      <c r="G735" s="12"/>
+      <c r="H735" s="12"/>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B737" s="13"/>
+      <c r="C737" s="13"/>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B738" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C738" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="16">
+        <v>12017</v>
+      </c>
+      <c r="B739" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C739" s="17" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="18" t="s">
+        <v>354</v>
+      </c>
+      <c r="B741" s="18"/>
+      <c r="C741" s="18"/>
+      <c r="D741" s="18"/>
+      <c r="E741" s="18"/>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B742" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C742" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D742" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E742" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="21">
+        <v>5614</v>
+      </c>
+      <c r="B743" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C743" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D743" s="22" t="s">
+        <v>353</v>
+      </c>
+      <c r="E743" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="B745" s="8"/>
+      <c r="C745" s="8"/>
+      <c r="D745" s="8"/>
+      <c r="E745" s="8"/>
+      <c r="F745" s="8"/>
+      <c r="G745" s="8"/>
+      <c r="H745" s="8"/>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B746" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C746" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D746" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E746" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F746" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G746" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H746" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B747" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C747" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D747" s="3">
+        <v>600</v>
+      </c>
+      <c r="E747" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F747" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G747" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H747" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B748" s="12"/>
+      <c r="C748" s="12"/>
+      <c r="D748" s="12"/>
+      <c r="E748" s="12"/>
+      <c r="F748" s="12"/>
+      <c r="G748" s="12"/>
+      <c r="H748" s="12"/>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="B750" s="13"/>
+      <c r="C750" s="13"/>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B751" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C751" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="16">
+        <v>12012</v>
+      </c>
+      <c r="B752" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="C752" s="17" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="18" t="s">
+        <v>359</v>
+      </c>
+      <c r="B754" s="18"/>
+      <c r="C754" s="18"/>
+      <c r="D754" s="18"/>
+      <c r="E754" s="18"/>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B755" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C755" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D755" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E755" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="21">
+        <v>5610</v>
+      </c>
+      <c r="B756" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C756" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D756" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="E756" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="B758" s="8"/>
+      <c r="C758" s="8"/>
+      <c r="D758" s="8"/>
+      <c r="E758" s="8"/>
+      <c r="F758" s="8"/>
+      <c r="G758" s="8"/>
+      <c r="H758" s="8"/>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B759" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C759" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D759" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E759" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F759" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G759" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H759" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B760" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C760" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D760" s="3">
+        <v>600</v>
+      </c>
+      <c r="E760" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F760" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G760" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H760" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B761" s="12"/>
+      <c r="C761" s="12"/>
+      <c r="D761" s="12"/>
+      <c r="E761" s="12"/>
+      <c r="F761" s="12"/>
+      <c r="G761" s="12"/>
+      <c r="H761" s="12"/>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="B763" s="13"/>
+      <c r="C763" s="13"/>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B764" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C764" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="16">
+        <v>12014</v>
+      </c>
+      <c r="B765" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C765" s="17" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" s="18" t="s">
+        <v>363</v>
+      </c>
+      <c r="B767" s="18"/>
+      <c r="C767" s="18"/>
+      <c r="D767" s="18"/>
+      <c r="E767" s="18"/>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B768" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C768" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D768" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E768" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="21">
+        <v>5625</v>
+      </c>
+      <c r="B769" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C769" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D769" s="22" t="s">
+        <v>362</v>
+      </c>
+      <c r="E769" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="23"/>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B774" s="2"/>
+      <c r="C774" s="2"/>
+      <c r="D774" s="2"/>
+      <c r="E774" s="2"/>
+      <c r="F774" s="2"/>
+      <c r="G774" s="2"/>
+      <c r="H774" s="2"/>
+      <c r="I774" s="2"/>
+      <c r="J774" s="2"/>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B775" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C775" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D775" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E775" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F775" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G775" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H775" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I775" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J775" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="C776" s="3"/>
+      <c r="D776" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E776" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F776" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G776" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H776" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I776" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="J776" s="6" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" t="s">
+        <v>21</v>
+      </c>
+      <c r="B778" t="s">
+        <v>365</v>
+      </c>
+      <c r="C778" t="s">
+        <v>22</v>
+      </c>
+      <c r="D778" t="s">
+        <v>367</v>
+      </c>
+      <c r="E778" t="s">
+        <v>5</v>
+      </c>
+      <c r="F778" t="s">
+        <v>14</v>
+      </c>
+      <c r="G778" t="s">
+        <v>7</v>
+      </c>
+      <c r="H778" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" t="s">
+        <v>9</v>
+      </c>
+      <c r="B779" t="s">
+        <v>18</v>
+      </c>
+      <c r="C779" t="s">
+        <v>24</v>
+      </c>
+      <c r="D779" t="s">
+        <v>25</v>
+      </c>
+      <c r="E779" t="s">
+        <v>26</v>
+      </c>
+      <c r="F779" t="s">
+        <v>292</v>
+      </c>
+      <c r="G779" t="s">
+        <v>8</v>
+      </c>
+      <c r="H779" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" t="s">
+        <v>28</v>
+      </c>
+      <c r="B780" t="s">
+        <v>366</v>
+      </c>
+      <c r="C780" t="s">
+        <v>29</v>
+      </c>
+      <c r="D780" t="s">
+        <v>366</v>
+      </c>
+      <c r="E780" t="s">
+        <v>30</v>
+      </c>
+      <c r="F780" t="s">
+        <v>52</v>
+      </c>
+      <c r="G780" t="s">
+        <v>32</v>
+      </c>
+      <c r="H780" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" t="s">
+        <v>33</v>
+      </c>
+      <c r="B781" t="s">
+        <v>52</v>
+      </c>
+      <c r="C781" t="s">
+        <v>34</v>
+      </c>
+      <c r="D781" t="s">
+        <v>226</v>
+      </c>
+      <c r="E781" t="s">
+        <v>6</v>
+      </c>
+      <c r="F781" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" s="23"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="B786" s="2"/>
+      <c r="C786" s="2"/>
+      <c r="D786" s="2"/>
+      <c r="E786" s="2"/>
+      <c r="F786" s="2"/>
+      <c r="G786" s="2"/>
+      <c r="H786" s="2"/>
+      <c r="I786" s="2"/>
+      <c r="J786" s="2"/>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B787" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C787" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D787" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E787" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F787" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G787" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H787" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I787" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J787" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10">
+      <c r="A788" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B788" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="C788" s="3"/>
+      <c r="D788" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E788" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F788" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G788" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H788" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I788" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="J788" s="6" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" t="s">
+        <v>21</v>
+      </c>
+      <c r="B790" t="s">
+        <v>369</v>
+      </c>
+      <c r="C790" t="s">
+        <v>22</v>
+      </c>
+      <c r="D790" t="s">
+        <v>372</v>
+      </c>
+      <c r="E790" t="s">
+        <v>5</v>
+      </c>
+      <c r="F790" t="s">
+        <v>14</v>
+      </c>
+      <c r="G790" t="s">
+        <v>7</v>
+      </c>
+      <c r="H790" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" t="s">
+        <v>9</v>
+      </c>
+      <c r="B791" t="s">
+        <v>283</v>
+      </c>
+      <c r="C791" t="s">
+        <v>24</v>
+      </c>
+      <c r="D791" t="s">
+        <v>373</v>
+      </c>
+      <c r="E791" t="s">
+        <v>26</v>
+      </c>
+      <c r="F791" t="s">
+        <v>27</v>
+      </c>
+      <c r="G791" t="s">
+        <v>8</v>
+      </c>
+      <c r="H791" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" t="s">
+        <v>28</v>
+      </c>
+      <c r="B792" t="s">
+        <v>371</v>
+      </c>
+      <c r="C792" t="s">
+        <v>29</v>
+      </c>
+      <c r="D792" t="s">
+        <v>371</v>
+      </c>
+      <c r="E792" t="s">
+        <v>30</v>
+      </c>
+      <c r="F792" t="s">
+        <v>52</v>
+      </c>
+      <c r="G792" t="s">
+        <v>32</v>
+      </c>
+      <c r="H792" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" t="s">
+        <v>33</v>
+      </c>
+      <c r="B793" t="s">
+        <v>52</v>
+      </c>
+      <c r="C793" t="s">
+        <v>34</v>
+      </c>
+      <c r="D793" t="s">
+        <v>226</v>
+      </c>
+      <c r="E793" t="s">
+        <v>6</v>
+      </c>
+      <c r="F793" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="23"/>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B798" s="2"/>
+      <c r="C798" s="2"/>
+      <c r="D798" s="2"/>
+      <c r="E798" s="2"/>
+      <c r="F798" s="2"/>
+      <c r="G798" s="2"/>
+      <c r="H798" s="2"/>
+      <c r="I798" s="2"/>
+      <c r="J798" s="2"/>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B799" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C799" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D799" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E799" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F799" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G799" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H799" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I799" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J799" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B800" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C800" s="3"/>
+      <c r="D800" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E800" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F800" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G800" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H800" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I800" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="J800" s="6" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" t="s">
+        <v>21</v>
+      </c>
+      <c r="B802" t="s">
+        <v>375</v>
+      </c>
+      <c r="C802" t="s">
+        <v>22</v>
+      </c>
+      <c r="D802" t="s">
+        <v>378</v>
+      </c>
+      <c r="E802" t="s">
+        <v>5</v>
+      </c>
+      <c r="F802" t="s">
+        <v>14</v>
+      </c>
+      <c r="G802" t="s">
+        <v>7</v>
+      </c>
+      <c r="H802" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" t="s">
+        <v>9</v>
+      </c>
+      <c r="B803" t="s">
+        <v>283</v>
+      </c>
+      <c r="C803" t="s">
+        <v>24</v>
+      </c>
+      <c r="D803" t="s">
+        <v>379</v>
+      </c>
+      <c r="E803" t="s">
+        <v>26</v>
+      </c>
+      <c r="F803" t="s">
+        <v>27</v>
+      </c>
+      <c r="G803" t="s">
+        <v>8</v>
+      </c>
+      <c r="H803" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" t="s">
+        <v>28</v>
+      </c>
+      <c r="B804" t="s">
+        <v>377</v>
+      </c>
+      <c r="C804" t="s">
+        <v>29</v>
+      </c>
+      <c r="D804" t="s">
+        <v>377</v>
+      </c>
+      <c r="E804" t="s">
+        <v>30</v>
+      </c>
+      <c r="F804" t="s">
+        <v>380</v>
+      </c>
+      <c r="G804" t="s">
+        <v>32</v>
+      </c>
+      <c r="H804" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" t="s">
+        <v>33</v>
+      </c>
+      <c r="B805" t="s">
+        <v>380</v>
+      </c>
+      <c r="C805" t="s">
+        <v>34</v>
+      </c>
+      <c r="D805" t="s">
+        <v>381</v>
+      </c>
+      <c r="E805" t="s">
+        <v>6</v>
+      </c>
+      <c r="F805" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B807" s="7"/>
+      <c r="C807" s="7"/>
+      <c r="D807" s="7"/>
+      <c r="E807" s="7"/>
+      <c r="F807" s="7"/>
+      <c r="G807" s="7"/>
+      <c r="H807" s="7"/>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="B809" s="8"/>
+      <c r="C809" s="8"/>
+      <c r="D809" s="8"/>
+      <c r="E809" s="8"/>
+      <c r="F809" s="8"/>
+      <c r="G809" s="8"/>
+      <c r="H809" s="8"/>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B810" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C810" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D810" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E810" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F810" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G810" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H810" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B811" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C811" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D811" s="3">
         <v>706</v>
       </c>
-      <c r="E568" s="3" t="s">
-[...43 lines deleted...]
-      <c r="A573" s="17">
+      <c r="E811" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F811" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G811" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="H811" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B812" s="12"/>
+      <c r="C812" s="12"/>
+      <c r="D812" s="12"/>
+      <c r="E812" s="12"/>
+      <c r="F812" s="12"/>
+      <c r="G812" s="12"/>
+      <c r="H812" s="12"/>
+    </row>
+    <row r="814" spans="1:10">
+      <c r="A814" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="B814" s="13"/>
+      <c r="C814" s="13"/>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B815" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C815" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="816" spans="1:10">
+      <c r="A816" s="16">
+        <v>272</v>
+      </c>
+      <c r="B816" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C816" s="17" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="818" spans="1:10">
+      <c r="A818" s="18" t="s">
+        <v>392</v>
+      </c>
+      <c r="B818" s="18"/>
+      <c r="C818" s="18"/>
+      <c r="D818" s="18"/>
+      <c r="E818" s="18"/>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B819" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C819" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D819" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E819" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="21">
+        <v>4892</v>
+      </c>
+      <c r="B820" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="C820" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D820" s="22" t="s">
+        <v>391</v>
+      </c>
+      <c r="E820" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="B822" s="8"/>
+      <c r="C822" s="8"/>
+      <c r="D822" s="8"/>
+      <c r="E822" s="8"/>
+      <c r="F822" s="8"/>
+      <c r="G822" s="8"/>
+      <c r="H822" s="8"/>
+    </row>
+    <row r="823" spans="1:10">
+      <c r="A823" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B823" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C823" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D823" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B573" s="17" t="s">
-[...25 lines deleted...]
-      <c r="D576" s="21" t="s">
+      <c r="E823" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F823" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G823" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H823" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B824" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C824" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D824" s="3">
+        <v>706</v>
+      </c>
+      <c r="E824" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F824" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G824" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="H824" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B825" s="12"/>
+      <c r="C825" s="12"/>
+      <c r="D825" s="12"/>
+      <c r="E825" s="12"/>
+      <c r="F825" s="12"/>
+      <c r="G825" s="12"/>
+      <c r="H825" s="12"/>
+    </row>
+    <row r="827" spans="1:10">
+      <c r="A827" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="B827" s="13"/>
+      <c r="C827" s="13"/>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B828" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C828" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E576" s="20" t="s">
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" s="16">
+        <v>269</v>
+      </c>
+      <c r="B829" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C829" s="17" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="831" spans="1:10">
+      <c r="A831" s="18" t="s">
+        <v>398</v>
+      </c>
+      <c r="B831" s="18"/>
+      <c r="C831" s="18"/>
+      <c r="D831" s="18"/>
+      <c r="E831" s="18"/>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B832" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C832" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D832" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E832" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="577" spans="1:10">
-[...64 lines deleted...]
-      <c r="D581" s="3">
+    <row r="833" spans="1:10">
+      <c r="A833" s="21">
+        <v>4902</v>
+      </c>
+      <c r="B833" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="C833" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D833" s="22" t="s">
+        <v>397</v>
+      </c>
+      <c r="E833" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="B835" s="8"/>
+      <c r="C835" s="8"/>
+      <c r="D835" s="8"/>
+      <c r="E835" s="8"/>
+      <c r="F835" s="8"/>
+      <c r="G835" s="8"/>
+      <c r="H835" s="8"/>
+    </row>
+    <row r="836" spans="1:10">
+      <c r="A836" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B836" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C836" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D836" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E836" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F836" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G836" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H836" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B837" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C837" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D837" s="3">
         <v>706</v>
       </c>
-      <c r="E581" s="3" t="s">
-[...43 lines deleted...]
-      <c r="A586" s="17">
+      <c r="E837" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F837" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G837" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H837" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B838" s="12"/>
+      <c r="C838" s="12"/>
+      <c r="D838" s="12"/>
+      <c r="E838" s="12"/>
+      <c r="F838" s="12"/>
+      <c r="G838" s="12"/>
+      <c r="H838" s="12"/>
+    </row>
+    <row r="840" spans="1:10">
+      <c r="A840" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="B840" s="13"/>
+      <c r="C840" s="13"/>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B841" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C841" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="16">
+        <v>271</v>
+      </c>
+      <c r="B842" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C842" s="17" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="18" t="s">
+        <v>404</v>
+      </c>
+      <c r="B844" s="18"/>
+      <c r="C844" s="18"/>
+      <c r="D844" s="18"/>
+      <c r="E844" s="18"/>
+    </row>
+    <row r="845" spans="1:10">
+      <c r="A845" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B845" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C845" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D845" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E845" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" s="21">
+        <v>4895</v>
+      </c>
+      <c r="B846" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="C846" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D846" s="22" t="s">
+        <v>403</v>
+      </c>
+      <c r="E846" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="B848" s="8"/>
+      <c r="C848" s="8"/>
+      <c r="D848" s="8"/>
+      <c r="E848" s="8"/>
+      <c r="F848" s="8"/>
+      <c r="G848" s="8"/>
+      <c r="H848" s="8"/>
+    </row>
+    <row r="849" spans="1:10">
+      <c r="A849" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B849" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C849" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D849" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E849" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F849" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B586" s="17" t="s">
-[...25 lines deleted...]
-      <c r="D589" s="21" t="s">
+      <c r="G849" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H849" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="850" spans="1:10">
+      <c r="A850" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B850" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C850" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D850" s="3">
+        <v>706</v>
+      </c>
+      <c r="E850" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F850" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G850" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="H850" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B851" s="12"/>
+      <c r="C851" s="12"/>
+      <c r="D851" s="12"/>
+      <c r="E851" s="12"/>
+      <c r="F851" s="12"/>
+      <c r="G851" s="12"/>
+      <c r="H851" s="12"/>
+    </row>
+    <row r="853" spans="1:10">
+      <c r="A853" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="B853" s="13"/>
+      <c r="C853" s="13"/>
+    </row>
+    <row r="854" spans="1:10">
+      <c r="A854" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B854" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C854" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E589" s="20" t="s">
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="16">
+        <v>270</v>
+      </c>
+      <c r="B855" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C855" s="17" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="857" spans="1:10">
+      <c r="A857" s="18" t="s">
+        <v>409</v>
+      </c>
+      <c r="B857" s="18"/>
+      <c r="C857" s="18"/>
+      <c r="D857" s="18"/>
+      <c r="E857" s="18"/>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B858" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C858" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D858" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E858" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="590" spans="1:10">
-[...64 lines deleted...]
-      <c r="D594" s="3">
+    <row r="859" spans="1:10">
+      <c r="A859" s="21">
+        <v>4905</v>
+      </c>
+      <c r="B859" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="C859" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D859" s="22" t="s">
+        <v>408</v>
+      </c>
+      <c r="E859" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="B861" s="8"/>
+      <c r="C861" s="8"/>
+      <c r="D861" s="8"/>
+      <c r="E861" s="8"/>
+      <c r="F861" s="8"/>
+      <c r="G861" s="8"/>
+      <c r="H861" s="8"/>
+    </row>
+    <row r="862" spans="1:10">
+      <c r="A862" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B862" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C862" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D862" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E862" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F862" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G862" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H862" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="863" spans="1:10">
+      <c r="A863" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B863" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C863" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D863" s="3">
         <v>706</v>
       </c>
-      <c r="E594" s="3" t="s">
-[...971 lines deleted...]
-      <c r="B681" s="22" t="s">
+      <c r="E863" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="C681" s="22" t="s">
-[...10 lines deleted...]
-      <c r="A683" s="9" t="s">
+      <c r="F863" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="B683" s="9"/>
-[...533 lines deleted...]
-      <c r="B728" s="3" t="s">
+      <c r="G863" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="C728" s="3"/>
-[...3 lines deleted...]
-      <c r="E728" s="3" t="s">
+      <c r="H863" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B864" s="12"/>
+      <c r="C864" s="12"/>
+      <c r="D864" s="12"/>
+      <c r="E864" s="12"/>
+      <c r="F864" s="12"/>
+      <c r="G864" s="12"/>
+      <c r="H864" s="12"/>
+    </row>
+    <row r="866" spans="1:10">
+      <c r="A866" s="13" t="s">
         <v>415</v>
-      </c>
-[...1750 lines deleted...]
-        <v>499</v>
       </c>
       <c r="B866" s="13"/>
       <c r="C866" s="13"/>
-      <c r="D866" s="13"/>
-[...3 lines deleted...]
-      <c r="H866" s="13"/>
+    </row>
+    <row r="867" spans="1:10">
+      <c r="A867" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B867" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C867" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="868" spans="1:10">
-      <c r="A868" s="9" t="s">
-[...33 lines deleted...]
-        <v>71</v>
+      <c r="A868" s="16">
+        <v>202500000000081</v>
+      </c>
+      <c r="B868" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="C868" s="17" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="870" spans="1:10">
-      <c r="A870" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A870" s="18" t="s">
+        <v>418</v>
+      </c>
+      <c r="B870" s="18"/>
+      <c r="C870" s="18"/>
+      <c r="D870" s="18"/>
+      <c r="E870" s="18"/>
     </row>
     <row r="871" spans="1:10">
-      <c r="A871" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H873" s="9"/>
+      <c r="A871" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B871" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C871" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D871" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E871" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="872" spans="1:10">
+      <c r="A872" s="21">
+        <v>5124</v>
+      </c>
+      <c r="B872" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="C872" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="D872" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="E872" s="21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="874" spans="1:10">
-      <c r="A874" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A874" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="B874" s="8"/>
+      <c r="C874" s="8"/>
+      <c r="D874" s="8"/>
+      <c r="E874" s="8"/>
+      <c r="F874" s="8"/>
+      <c r="G874" s="8"/>
+      <c r="H874" s="8"/>
     </row>
     <row r="875" spans="1:10">
-      <c r="A875" s="3" t="s">
-[...21 lines deleted...]
-        <v>506</v>
+      <c r="A875" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B875" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C875" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D875" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E875" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F875" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G875" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H875" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="876" spans="1:10">
-      <c r="A876" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H878" s="9"/>
+      <c r="A876" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B876" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D876" s="3">
+        <v>706</v>
+      </c>
+      <c r="E876" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F876" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G876" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="H876" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B877" s="12"/>
+      <c r="C877" s="12"/>
+      <c r="D877" s="12"/>
+      <c r="E877" s="12"/>
+      <c r="F877" s="12"/>
+      <c r="G877" s="12"/>
+      <c r="H877" s="12"/>
     </row>
     <row r="879" spans="1:10">
-      <c r="A879" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A879" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="B879" s="13"/>
+      <c r="C879" s="13"/>
     </row>
     <row r="880" spans="1:10">
-      <c r="A880" s="3" t="s">
-[...21 lines deleted...]
-        <v>511</v>
+      <c r="A880" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B880" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C880" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="881" spans="1:10">
-      <c r="A881" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H881" s="13"/>
+      <c r="A881" s="16">
+        <v>289</v>
+      </c>
+      <c r="B881" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="C881" s="17" t="s">
+        <v>423</v>
+      </c>
     </row>
     <row r="883" spans="1:10">
-      <c r="A883" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H883" s="9"/>
+      <c r="A883" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="B883" s="18"/>
+      <c r="C883" s="18"/>
+      <c r="D883" s="18"/>
+      <c r="E883" s="18"/>
     </row>
     <row r="884" spans="1:10">
-      <c r="A884" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A884" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B884" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C884" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D884" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E884" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="885" spans="1:10">
-      <c r="A885" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H886" s="13"/>
+      <c r="A885" s="21">
+        <v>5360</v>
+      </c>
+      <c r="B885" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C885" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D885" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="E885" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="B887" s="8"/>
+      <c r="C887" s="8"/>
+      <c r="D887" s="8"/>
+      <c r="E887" s="8"/>
+      <c r="F887" s="8"/>
+      <c r="G887" s="8"/>
+      <c r="H887" s="8"/>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" s="9" t="s">
-        <v>516</v>
-[...7 lines deleted...]
-      <c r="H888" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B888" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C888" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D888" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E888" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F888" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G888" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H888" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="889" spans="1:10">
-      <c r="A889" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A889" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B889" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C889" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D889" s="3">
+        <v>706</v>
+      </c>
+      <c r="E889" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F889" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G889" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="H889" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="890" spans="1:10">
-      <c r="A890" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H891" s="13"/>
+      <c r="A890" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B890" s="12"/>
+      <c r="C890" s="12"/>
+      <c r="D890" s="12"/>
+      <c r="E890" s="12"/>
+      <c r="F890" s="12"/>
+      <c r="G890" s="12"/>
+      <c r="H890" s="12"/>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="B892" s="13"/>
+      <c r="C892" s="13"/>
     </row>
     <row r="893" spans="1:10">
-      <c r="A893" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H893" s="9"/>
+      <c r="A893" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B893" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C893" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="894" spans="1:10">
-      <c r="A894" s="10" t="s">
-[...47 lines deleted...]
-        <v>524</v>
+      <c r="A894" s="16">
+        <v>285</v>
+      </c>
+      <c r="B894" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="C894" s="17" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="896" spans="1:10">
-      <c r="A896" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H896" s="13"/>
+      <c r="A896" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="B896" s="18"/>
+      <c r="C896" s="18"/>
+      <c r="D896" s="18"/>
+      <c r="E896" s="18"/>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B897" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C897" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D897" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E897" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="898" spans="1:10">
-      <c r="A898" s="9" t="s">
-[...33 lines deleted...]
-        <v>71</v>
+      <c r="A898" s="21">
+        <v>5362</v>
+      </c>
+      <c r="B898" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C898" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D898" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="E898" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="900" spans="1:10">
-      <c r="A900" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A900" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B900" s="8"/>
+      <c r="C900" s="8"/>
+      <c r="D900" s="8"/>
+      <c r="E900" s="8"/>
+      <c r="F900" s="8"/>
+      <c r="G900" s="8"/>
+      <c r="H900" s="8"/>
     </row>
     <row r="901" spans="1:10">
-      <c r="A901" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H901" s="13"/>
+      <c r="A901" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B901" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C901" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D901" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E901" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F901" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G901" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H901" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10">
+      <c r="A902" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B902" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C902" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D902" s="3">
+        <v>706</v>
+      </c>
+      <c r="E902" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F902" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="G902" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="H902" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="903" spans="1:10">
-      <c r="A903" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A903" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B903" s="12"/>
+      <c r="C903" s="12"/>
+      <c r="D903" s="12"/>
+      <c r="E903" s="12"/>
+      <c r="F903" s="12"/>
+      <c r="G903" s="12"/>
+      <c r="H903" s="12"/>
     </row>
     <row r="905" spans="1:10">
-      <c r="A905" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A905" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="B905" s="13"/>
+      <c r="C905" s="13"/>
     </row>
     <row r="906" spans="1:10">
-      <c r="A906" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H908" s="9"/>
+      <c r="A906" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B906" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C906" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="16">
+        <v>286</v>
+      </c>
+      <c r="B907" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="C907" s="17" t="s">
+        <v>431</v>
+      </c>
     </row>
     <row r="909" spans="1:10">
-      <c r="A909" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A909" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="B909" s="18"/>
+      <c r="C909" s="18"/>
+      <c r="D909" s="18"/>
+      <c r="E909" s="18"/>
     </row>
     <row r="910" spans="1:10">
-      <c r="A910" s="3" t="s">
-[...21 lines deleted...]
-        <v>532</v>
+      <c r="A910" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B910" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C910" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D910" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E910" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="911" spans="1:10">
-      <c r="A911" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H911" s="13"/>
+      <c r="A911" s="21">
+        <v>5361</v>
+      </c>
+      <c r="B911" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C911" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D911" s="22" t="s">
+        <v>431</v>
+      </c>
+      <c r="E911" s="21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="913" spans="1:10">
-      <c r="A913" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H913" s="9"/>
+      <c r="A913" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B913" s="8"/>
+      <c r="C913" s="8"/>
+      <c r="D913" s="8"/>
+      <c r="E913" s="8"/>
+      <c r="F913" s="8"/>
+      <c r="G913" s="8"/>
+      <c r="H913" s="8"/>
     </row>
     <row r="914" spans="1:10">
-      <c r="A914" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A914" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B914" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C914" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D914" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E914" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F914" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G914" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H914" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" s="3" t="s">
-        <v>517</v>
+        <v>383</v>
       </c>
       <c r="B915" s="3" t="s">
-        <v>518</v>
+        <v>384</v>
       </c>
       <c r="C915" s="3" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>385</v>
+      </c>
+      <c r="D915" s="3">
+        <v>706</v>
       </c>
       <c r="E915" s="3" t="s">
-        <v>75</v>
+        <v>386</v>
       </c>
       <c r="F915" s="3" t="s">
-        <v>489</v>
+        <v>387</v>
       </c>
       <c r="G915" s="3" t="s">
-        <v>519</v>
+        <v>401</v>
       </c>
       <c r="H915" s="6" t="s">
-        <v>534</v>
+        <v>52</v>
       </c>
     </row>
     <row r="916" spans="1:10">
-      <c r="A916" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H916" s="13"/>
+      <c r="A916" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B916" s="12"/>
+      <c r="C916" s="12"/>
+      <c r="D916" s="12"/>
+      <c r="E916" s="12"/>
+      <c r="F916" s="12"/>
+      <c r="G916" s="12"/>
+      <c r="H916" s="12"/>
     </row>
     <row r="918" spans="1:10">
-      <c r="A918" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H918" s="9"/>
+      <c r="A918" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="B918" s="13"/>
+      <c r="C918" s="13"/>
     </row>
     <row r="919" spans="1:10">
-      <c r="A919" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A919" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B919" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C919" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="920" spans="1:10">
-      <c r="A920" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H921" s="13"/>
+      <c r="A920" s="16">
+        <v>288</v>
+      </c>
+      <c r="B920" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="C920" s="17" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10">
+      <c r="A922" s="18" t="s">
+        <v>436</v>
+      </c>
+      <c r="B922" s="18"/>
+      <c r="C922" s="18"/>
+      <c r="D922" s="18"/>
+      <c r="E922" s="18"/>
     </row>
     <row r="923" spans="1:10">
-      <c r="A923" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H923" s="9"/>
+      <c r="A923" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B923" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C923" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D923" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E923" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="924" spans="1:10">
-      <c r="A924" s="10" t="s">
-[...72 lines deleted...]
-      <c r="H928" s="9"/>
+      <c r="A924" s="21">
+        <v>5359</v>
+      </c>
+      <c r="B924" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C924" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D924" s="22" t="s">
+        <v>435</v>
+      </c>
+      <c r="E924" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="927" spans="1:10">
+      <c r="A927" s="23"/>
     </row>
     <row r="929" spans="1:10">
-      <c r="A929" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A929" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B929" s="2"/>
+      <c r="C929" s="2"/>
+      <c r="D929" s="2"/>
+      <c r="E929" s="2"/>
+      <c r="F929" s="2"/>
+      <c r="G929" s="2"/>
+      <c r="H929" s="2"/>
+      <c r="I929" s="2"/>
+      <c r="J929" s="2"/>
     </row>
     <row r="930" spans="1:10">
-      <c r="A930" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B930" s="3" t="s">
+      <c r="A930" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B930" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C930" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D930" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E930" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F930" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G930" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H930" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I930" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J930" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10">
+      <c r="A931" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B931" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C931" s="3"/>
+      <c r="D931" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E931" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F931" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C930" s="3" t="s">
-[...28 lines deleted...]
-      <c r="H931" s="13"/>
+      <c r="G931" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H931" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I931" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="J931" s="6" t="s">
+        <v>366</v>
+      </c>
     </row>
     <row r="933" spans="1:10">
-      <c r="A933" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H933" s="9"/>
+      <c r="A933" t="s">
+        <v>21</v>
+      </c>
+      <c r="B933" t="s">
+        <v>439</v>
+      </c>
+      <c r="C933" t="s">
+        <v>22</v>
+      </c>
+      <c r="D933" t="s">
+        <v>440</v>
+      </c>
+      <c r="E933" t="s">
+        <v>5</v>
+      </c>
+      <c r="F933" t="s">
+        <v>14</v>
+      </c>
+      <c r="G933" t="s">
+        <v>7</v>
+      </c>
+      <c r="H933" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="934" spans="1:10">
-      <c r="A934" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A934" t="s">
+        <v>9</v>
+      </c>
+      <c r="B934" t="s">
+        <v>18</v>
+      </c>
+      <c r="C934" t="s">
+        <v>24</v>
+      </c>
+      <c r="D934" t="s">
+        <v>25</v>
+      </c>
+      <c r="E934" t="s">
+        <v>26</v>
+      </c>
+      <c r="F934" t="s">
+        <v>292</v>
+      </c>
+      <c r="G934" t="s">
+        <v>8</v>
+      </c>
+      <c r="H934" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:10">
-      <c r="A935" s="3" t="s">
-[...21 lines deleted...]
-        <v>546</v>
+      <c r="A935" t="s">
+        <v>28</v>
+      </c>
+      <c r="B935" t="s">
+        <v>366</v>
+      </c>
+      <c r="C935" t="s">
+        <v>29</v>
+      </c>
+      <c r="D935" t="s">
+        <v>366</v>
+      </c>
+      <c r="E935" t="s">
+        <v>30</v>
+      </c>
+      <c r="F935" t="s">
+        <v>441</v>
+      </c>
+      <c r="G935" t="s">
+        <v>32</v>
+      </c>
+      <c r="H935" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="936" spans="1:10">
-      <c r="A936" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H936" s="13"/>
+      <c r="A936" t="s">
+        <v>33</v>
+      </c>
+      <c r="B936" t="s">
+        <v>441</v>
+      </c>
+      <c r="C936" t="s">
+        <v>34</v>
+      </c>
+      <c r="D936" t="s">
+        <v>442</v>
+      </c>
+      <c r="E936" t="s">
+        <v>6</v>
+      </c>
+      <c r="F936" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="938" spans="1:10">
-      <c r="A938" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A938" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B938" s="7"/>
+      <c r="C938" s="7"/>
+      <c r="D938" s="7"/>
+      <c r="E938" s="7"/>
+      <c r="F938" s="7"/>
+      <c r="G938" s="7"/>
+      <c r="H938" s="7"/>
     </row>
     <row r="940" spans="1:10">
-      <c r="A940" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A940" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B940" s="8"/>
+      <c r="C940" s="8"/>
+      <c r="D940" s="8"/>
+      <c r="E940" s="8"/>
+      <c r="F940" s="8"/>
+      <c r="G940" s="8"/>
+      <c r="H940" s="8"/>
     </row>
     <row r="941" spans="1:10">
-      <c r="A941" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H941" s="13"/>
+      <c r="A941" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B941" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C941" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D941" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E941" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F941" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G941" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H941" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B942" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C942" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D942" s="3">
+        <v>600</v>
+      </c>
+      <c r="E942" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F942" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G942" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H942" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="943" spans="1:10">
-      <c r="A943" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A943" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B943" s="12"/>
+      <c r="C943" s="12"/>
+      <c r="D943" s="12"/>
+      <c r="E943" s="12"/>
+      <c r="F943" s="12"/>
+      <c r="G943" s="12"/>
+      <c r="H943" s="12"/>
     </row>
     <row r="945" spans="1:10">
-      <c r="A945" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A945" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="B945" s="13"/>
+      <c r="C945" s="13"/>
     </row>
     <row r="946" spans="1:10">
-      <c r="A946" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H948" s="9"/>
+      <c r="A946" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B946" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C946" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" s="16">
+        <v>1886</v>
+      </c>
+      <c r="B947" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C947" s="17" t="s">
+        <v>446</v>
+      </c>
     </row>
     <row r="949" spans="1:10">
-      <c r="A949" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A949" s="18" t="s">
+        <v>447</v>
+      </c>
+      <c r="B949" s="18"/>
+      <c r="C949" s="18"/>
+      <c r="D949" s="18"/>
+      <c r="E949" s="18"/>
     </row>
     <row r="950" spans="1:10">
-      <c r="A950" s="3" t="s">
-[...21 lines deleted...]
-        <v>558</v>
+      <c r="A950" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B950" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C950" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D950" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E950" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="951" spans="1:10">
-      <c r="A951" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H951" s="13"/>
+      <c r="A951" s="21">
+        <v>3781</v>
+      </c>
+      <c r="B951" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C951" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D951" s="22" t="s">
+        <v>446</v>
+      </c>
+      <c r="E951" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="B953" s="8"/>
+      <c r="C953" s="8"/>
+      <c r="D953" s="8"/>
+      <c r="E953" s="8"/>
+      <c r="F953" s="8"/>
+      <c r="G953" s="8"/>
+      <c r="H953" s="8"/>
     </row>
     <row r="954" spans="1:10">
-      <c r="A954" s="7"/>
+      <c r="A954" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B954" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C954" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D954" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E954" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F954" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G954" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H954" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B955" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C955" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D955" s="3">
+        <v>600</v>
+      </c>
+      <c r="E955" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F955" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G955" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H955" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="956" spans="1:10">
-      <c r="A956" s="2" t="s">
-[...31 lines deleted...]
-      <c r="G957" s="4" t="s">
+      <c r="A956" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B956" s="12"/>
+      <c r="C956" s="12"/>
+      <c r="D956" s="12"/>
+      <c r="E956" s="12"/>
+      <c r="F956" s="12"/>
+      <c r="G956" s="12"/>
+      <c r="H956" s="12"/>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B958" s="13"/>
+      <c r="C958" s="13"/>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B959" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C959" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="16">
+        <v>1887</v>
+      </c>
+      <c r="B960" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C960" s="17" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="B962" s="18"/>
+      <c r="C962" s="18"/>
+      <c r="D962" s="18"/>
+      <c r="E962" s="18"/>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B963" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C963" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D963" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E963" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H957" s="4" t="s">
-[...147 lines deleted...]
-      <c r="H965" s="8"/>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" s="21">
+        <v>3780</v>
+      </c>
+      <c r="B964" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C964" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D964" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="E964" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="B966" s="8"/>
+      <c r="C966" s="8"/>
+      <c r="D966" s="8"/>
+      <c r="E966" s="8"/>
+      <c r="F966" s="8"/>
+      <c r="G966" s="8"/>
+      <c r="H966" s="8"/>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" s="9" t="s">
-        <v>569</v>
-[...7 lines deleted...]
-      <c r="H967" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B967" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C967" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D967" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E967" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F967" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G967" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H967" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="968" spans="1:10">
-      <c r="A968" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A968" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B968" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C968" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D968" s="3">
+        <v>600</v>
+      </c>
+      <c r="E968" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F968" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G968" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H968" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="969" spans="1:10">
-      <c r="A969" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H970" s="13"/>
+      <c r="A969" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="B969" s="12"/>
+      <c r="C969" s="12"/>
+      <c r="D969" s="12"/>
+      <c r="E969" s="12"/>
+      <c r="F969" s="12"/>
+      <c r="G969" s="12"/>
+      <c r="H969" s="12"/>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="B971" s="13"/>
+      <c r="C971" s="13"/>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" s="14" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-      <c r="C972" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B972" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C972" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="973" spans="1:10">
-      <c r="A973" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A973" s="16">
+        <v>1885</v>
+      </c>
+      <c r="B973" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C973" s="17" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="18" t="s">
+        <v>457</v>
+      </c>
+      <c r="B975" s="18"/>
+      <c r="C975" s="18"/>
+      <c r="D975" s="18"/>
+      <c r="E975" s="18"/>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" s="19" t="s">
-        <v>576</v>
-[...4 lines deleted...]
-      <c r="E976" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B976" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C976" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D976" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E976" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="977" spans="1:10">
-      <c r="A977" s="20" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A977" s="21">
+        <v>3779</v>
+      </c>
+      <c r="B977" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C977" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D977" s="22" t="s">
+        <v>456</v>
+      </c>
+      <c r="E977" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="B979" s="8"/>
+      <c r="C979" s="8"/>
+      <c r="D979" s="8"/>
+      <c r="E979" s="8"/>
+      <c r="F979" s="8"/>
+      <c r="G979" s="8"/>
+      <c r="H979" s="8"/>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" s="9" t="s">
-        <v>578</v>
-[...7 lines deleted...]
-      <c r="H980" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B980" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C980" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D980" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E980" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F980" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G980" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H980" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="981" spans="1:10">
-      <c r="A981" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A981" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B981" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C981" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D981" s="3">
+        <v>600</v>
+      </c>
+      <c r="E981" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F981" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G981" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H981" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="982" spans="1:10">
-      <c r="A982" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H983" s="13"/>
+      <c r="A982" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B982" s="12"/>
+      <c r="C982" s="12"/>
+      <c r="D982" s="12"/>
+      <c r="E982" s="12"/>
+      <c r="F982" s="12"/>
+      <c r="G982" s="12"/>
+      <c r="H982" s="12"/>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="B984" s="13"/>
+      <c r="C984" s="13"/>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" s="14" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-      <c r="C985" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B985" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C985" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="986" spans="1:10">
-      <c r="A986" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A986" s="16">
+        <v>1934</v>
+      </c>
+      <c r="B986" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C986" s="17" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="18" t="s">
+        <v>461</v>
+      </c>
+      <c r="B988" s="18"/>
+      <c r="C988" s="18"/>
+      <c r="D988" s="18"/>
+      <c r="E988" s="18"/>
     </row>
     <row r="989" spans="1:10">
       <c r="A989" s="19" t="s">
-        <v>584</v>
-[...4 lines deleted...]
-      <c r="E989" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B989" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C989" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D989" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E989" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="990" spans="1:10">
-      <c r="A990" s="20" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A990" s="21">
+        <v>4012</v>
+      </c>
+      <c r="B990" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C990" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D990" s="22" t="s">
+        <v>460</v>
+      </c>
+      <c r="E990" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B992" s="8"/>
+      <c r="C992" s="8"/>
+      <c r="D992" s="8"/>
+      <c r="E992" s="8"/>
+      <c r="F992" s="8"/>
+      <c r="G992" s="8"/>
+      <c r="H992" s="8"/>
     </row>
     <row r="993" spans="1:10">
       <c r="A993" s="9" t="s">
-        <v>586</v>
-[...7 lines deleted...]
-      <c r="H993" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B993" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C993" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D993" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E993" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F993" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G993" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H993" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="994" spans="1:10">
-      <c r="A994" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A994" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B994" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C994" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D994" s="3">
+        <v>600</v>
+      </c>
+      <c r="E994" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F994" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G994" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H994" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="995" spans="1:10">
-      <c r="A995" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H996" s="13"/>
+      <c r="A995" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B995" s="12"/>
+      <c r="C995" s="12"/>
+      <c r="D995" s="12"/>
+      <c r="E995" s="12"/>
+      <c r="F995" s="12"/>
+      <c r="G995" s="12"/>
+      <c r="H995" s="12"/>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="B997" s="13"/>
+      <c r="C997" s="13"/>
     </row>
     <row r="998" spans="1:10">
       <c r="A998" s="14" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-      <c r="C998" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B998" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C998" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="999" spans="1:10">
-      <c r="A999" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A999" s="16">
+        <v>1857</v>
+      </c>
+      <c r="B999" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C999" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B1001" s="18"/>
+      <c r="C1001" s="18"/>
+      <c r="D1001" s="18"/>
+      <c r="E1001" s="18"/>
     </row>
     <row r="1002" spans="1:10">
       <c r="A1002" s="19" t="s">
-        <v>590</v>
-[...4 lines deleted...]
-      <c r="E1002" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B1002" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1002" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1002" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1002" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1003" spans="1:10">
-      <c r="A1003" s="20" t="s">
-[...8 lines deleted...]
-      <c r="D1003" s="21" t="s">
+      <c r="A1003" s="21">
+        <v>3778</v>
+      </c>
+      <c r="B1003" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1003" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1003" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E1003" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" s="23"/>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="B1008" s="2"/>
+      <c r="C1008" s="2"/>
+      <c r="D1008" s="2"/>
+      <c r="E1008" s="2"/>
+      <c r="F1008" s="2"/>
+      <c r="G1008" s="2"/>
+      <c r="H1008" s="2"/>
+      <c r="I1008" s="2"/>
+      <c r="J1008" s="2"/>
+    </row>
+    <row r="1009" spans="1:10">
+      <c r="A1009" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1009" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1009" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1009" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1009" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1009" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1009" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1009" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1009" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1009" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B1010" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1010" s="3"/>
+      <c r="D1010" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1010" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F1010" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1010" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1010" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1010" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1010" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>440</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:10">
+      <c r="A1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>469</v>
+      </c>
+      <c r="G1014" t="s">
         <v>32</v>
       </c>
-      <c r="E1003" s="20" t="s">
-[...122 lines deleted...]
-        <v>596</v>
+      <c r="H1014" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="1015" spans="1:10">
-      <c r="A1015" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1015" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>470</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="1017" spans="1:10">
-      <c r="A1017" s="22">
-[...13 lines deleted...]
-      </c>
+      <c r="A1017" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1017" s="7"/>
+      <c r="C1017" s="7"/>
+      <c r="D1017" s="7"/>
+      <c r="E1017" s="7"/>
+      <c r="F1017" s="7"/>
+      <c r="G1017" s="7"/>
+      <c r="H1017" s="7"/>
     </row>
     <row r="1019" spans="1:10">
-      <c r="A1019" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1019" s="9"/>
+      <c r="A1019" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B1019" s="8"/>
+      <c r="C1019" s="8"/>
+      <c r="D1019" s="8"/>
+      <c r="E1019" s="8"/>
+      <c r="F1019" s="8"/>
+      <c r="G1019" s="8"/>
+      <c r="H1019" s="8"/>
     </row>
     <row r="1020" spans="1:10">
-      <c r="A1020" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1020" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1020" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1020" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1020" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1020" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1020" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1020" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1020" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1021" spans="1:10">
       <c r="A1021" s="3" t="s">
-        <v>599</v>
+        <v>46</v>
       </c>
       <c r="B1021" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1021" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1021" s="3">
         <v>600</v>
       </c>
-      <c r="C1021" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1021" s="3" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="F1021" s="3" t="s">
-        <v>489</v>
+        <v>50</v>
       </c>
       <c r="G1021" s="3" t="s">
-        <v>601</v>
+        <v>51</v>
       </c>
       <c r="H1021" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1022" spans="1:10">
-      <c r="A1022" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1022" s="13"/>
+      <c r="A1022" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1022" s="12"/>
+      <c r="C1022" s="12"/>
+      <c r="D1022" s="12"/>
+      <c r="E1022" s="12"/>
+      <c r="F1022" s="12"/>
+      <c r="G1022" s="12"/>
+      <c r="H1022" s="12"/>
     </row>
     <row r="1024" spans="1:10">
-      <c r="A1024" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1024" s="14"/>
+      <c r="A1024" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="B1024" s="13"/>
+      <c r="C1024" s="13"/>
     </row>
     <row r="1025" spans="1:10">
-      <c r="A1025" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1025" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1025" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1025" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1026" spans="1:10">
-      <c r="A1026" s="17">
-[...6 lines deleted...]
-        <v>605</v>
+      <c r="A1026" s="16">
+        <v>1858</v>
+      </c>
+      <c r="B1026" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="C1026" s="17" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="1028" spans="1:10">
-      <c r="A1028" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1028" s="19"/>
+      <c r="A1028" s="18" t="s">
+        <v>474</v>
+      </c>
+      <c r="B1028" s="18"/>
+      <c r="C1028" s="18"/>
+      <c r="D1028" s="18"/>
+      <c r="E1028" s="18"/>
     </row>
     <row r="1029" spans="1:10">
-      <c r="A1029" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1029" s="20" t="s">
+      <c r="A1029" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1029" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1029" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1029" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1029" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1030" spans="1:10">
-      <c r="A1030" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1030" s="21">
+        <v>3777</v>
+      </c>
+      <c r="B1030" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1030" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1030" s="22" t="s">
+        <v>473</v>
+      </c>
+      <c r="E1030" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1032" spans="1:10">
-      <c r="A1032" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1032" s="9"/>
+      <c r="A1032" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="B1032" s="8"/>
+      <c r="C1032" s="8"/>
+      <c r="D1032" s="8"/>
+      <c r="E1032" s="8"/>
+      <c r="F1032" s="8"/>
+      <c r="G1032" s="8"/>
+      <c r="H1032" s="8"/>
     </row>
     <row r="1033" spans="1:10">
-      <c r="A1033" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1033" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1033" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1033" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1033" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1033" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1033" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1033" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1033" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" s="3" t="s">
-        <v>599</v>
+        <v>46</v>
       </c>
       <c r="B1034" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1034" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1034" s="3">
         <v>600</v>
       </c>
-      <c r="C1034" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1034" s="3" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="F1034" s="3" t="s">
-        <v>489</v>
+        <v>50</v>
       </c>
       <c r="G1034" s="3" t="s">
-        <v>601</v>
+        <v>51</v>
       </c>
       <c r="H1034" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1035" spans="1:10">
-      <c r="A1035" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1035" s="13"/>
+      <c r="A1035" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1035" s="12"/>
+      <c r="C1035" s="12"/>
+      <c r="D1035" s="12"/>
+      <c r="E1035" s="12"/>
+      <c r="F1035" s="12"/>
+      <c r="G1035" s="12"/>
+      <c r="H1035" s="12"/>
     </row>
     <row r="1037" spans="1:10">
-      <c r="A1037" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1037" s="14"/>
+      <c r="A1037" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B1037" s="13"/>
+      <c r="C1037" s="13"/>
     </row>
     <row r="1038" spans="1:10">
-      <c r="A1038" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1038" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1038" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1038" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
-      <c r="A1039" s="17">
-[...6 lines deleted...]
-        <v>611</v>
+      <c r="A1039" s="16">
+        <v>1884</v>
+      </c>
+      <c r="B1039" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1039" s="17" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
-      <c r="A1041" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1041" s="19"/>
+      <c r="A1041" s="18" t="s">
+        <v>478</v>
+      </c>
+      <c r="B1041" s="18"/>
+      <c r="C1041" s="18"/>
+      <c r="D1041" s="18"/>
+      <c r="E1041" s="18"/>
     </row>
     <row r="1042" spans="1:10">
-      <c r="A1042" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1042" s="20" t="s">
+      <c r="A1042" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1042" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1042" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1042" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1042" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
-      <c r="A1043" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1043" s="21">
+        <v>3656</v>
+      </c>
+      <c r="B1043" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1043" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1043" s="22" t="s">
+        <v>477</v>
+      </c>
+      <c r="E1043" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
-      <c r="A1045" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1045" s="9"/>
+      <c r="A1045" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B1045" s="8"/>
+      <c r="C1045" s="8"/>
+      <c r="D1045" s="8"/>
+      <c r="E1045" s="8"/>
+      <c r="F1045" s="8"/>
+      <c r="G1045" s="8"/>
+      <c r="H1045" s="8"/>
     </row>
     <row r="1046" spans="1:10">
-      <c r="A1046" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1046" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1046" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1046" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1046" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1046" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1046" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1046" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1046" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" s="3" t="s">
-        <v>614</v>
+        <v>46</v>
       </c>
       <c r="B1047" s="3" t="s">
-        <v>486</v>
+        <v>47</v>
       </c>
       <c r="C1047" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>48</v>
+      </c>
+      <c r="D1047" s="3">
+        <v>600</v>
       </c>
       <c r="E1047" s="3" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="F1047" s="3" t="s">
-        <v>489</v>
+        <v>50</v>
       </c>
       <c r="G1047" s="3" t="s">
-        <v>615</v>
+        <v>51</v>
       </c>
       <c r="H1047" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1048" spans="1:10">
-      <c r="A1048" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1048" s="13"/>
+      <c r="A1048" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1048" s="12"/>
+      <c r="C1048" s="12"/>
+      <c r="D1048" s="12"/>
+      <c r="E1048" s="12"/>
+      <c r="F1048" s="12"/>
+      <c r="G1048" s="12"/>
+      <c r="H1048" s="12"/>
     </row>
     <row r="1050" spans="1:10">
-      <c r="A1050" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1050" s="14"/>
+      <c r="A1050" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="B1050" s="13"/>
+      <c r="C1050" s="13"/>
     </row>
     <row r="1051" spans="1:10">
-      <c r="A1051" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1051" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1051" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1051" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
-      <c r="A1052" s="17">
-[...6 lines deleted...]
-        <v>619</v>
+      <c r="A1052" s="16">
+        <v>1883</v>
+      </c>
+      <c r="B1052" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1052" s="17" t="s">
+        <v>482</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
-      <c r="A1054" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1054" s="19"/>
+      <c r="A1054" s="18" t="s">
+        <v>483</v>
+      </c>
+      <c r="B1054" s="18"/>
+      <c r="C1054" s="18"/>
+      <c r="D1054" s="18"/>
+      <c r="E1054" s="18"/>
     </row>
     <row r="1055" spans="1:10">
-      <c r="A1055" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1055" s="20" t="s">
+      <c r="A1055" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1055" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1055" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1055" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1055" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
-      <c r="A1056" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1056" s="21">
+        <v>3655</v>
+      </c>
+      <c r="B1056" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1056" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1056" s="22" t="s">
+        <v>482</v>
+      </c>
+      <c r="E1056" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
-      <c r="A1058" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1058" s="9"/>
+      <c r="A1058" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="B1058" s="8"/>
+      <c r="C1058" s="8"/>
+      <c r="D1058" s="8"/>
+      <c r="E1058" s="8"/>
+      <c r="F1058" s="8"/>
+      <c r="G1058" s="8"/>
+      <c r="H1058" s="8"/>
     </row>
     <row r="1059" spans="1:10">
-      <c r="A1059" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1059" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1059" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1059" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1059" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1059" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1059" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1059" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1059" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1060" spans="1:10">
       <c r="A1060" s="3" t="s">
-        <v>517</v>
+        <v>46</v>
       </c>
       <c r="B1060" s="3" t="s">
-        <v>518</v>
+        <v>47</v>
       </c>
       <c r="C1060" s="3" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D1060" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1060" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1060" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1060" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1060" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1060" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:10">
+      <c r="A1061" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1061" s="12"/>
+      <c r="C1061" s="12"/>
+      <c r="D1061" s="12"/>
+      <c r="E1061" s="12"/>
+      <c r="F1061" s="12"/>
+      <c r="G1061" s="12"/>
+      <c r="H1061" s="12"/>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="B1063" s="13"/>
+      <c r="C1063" s="13"/>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1064" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1064" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="16">
+        <v>1882</v>
+      </c>
+      <c r="B1065" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1065" s="17" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" s="18" t="s">
         <v>487</v>
       </c>
-      <c r="E1060" s="3" t="s">
-[...60 lines deleted...]
-      <c r="E1067" s="19"/>
+      <c r="B1067" s="18"/>
+      <c r="C1067" s="18"/>
+      <c r="D1067" s="18"/>
+      <c r="E1067" s="18"/>
     </row>
     <row r="1068" spans="1:10">
-      <c r="A1068" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1068" s="20" t="s">
+      <c r="A1068" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1068" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1068" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1068" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1068" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
-      <c r="A1069" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1069" s="21">
+        <v>3554</v>
+      </c>
+      <c r="B1069" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1069" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1069" s="22" t="s">
+        <v>486</v>
+      </c>
+      <c r="E1069" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
-      <c r="A1071" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1071" s="9"/>
+      <c r="A1071" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1071" s="8"/>
+      <c r="C1071" s="8"/>
+      <c r="D1071" s="8"/>
+      <c r="E1071" s="8"/>
+      <c r="F1071" s="8"/>
+      <c r="G1071" s="8"/>
+      <c r="H1071" s="8"/>
     </row>
     <row r="1072" spans="1:10">
-      <c r="A1072" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1072" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1072" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1072" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1072" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1072" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1072" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1072" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1072" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1073" spans="1:10">
       <c r="A1073" s="3" t="s">
-        <v>630</v>
+        <v>46</v>
       </c>
       <c r="B1073" s="3" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="C1073" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>48</v>
+      </c>
+      <c r="D1073" s="3">
+        <v>600</v>
       </c>
       <c r="E1073" s="3" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="F1073" s="3" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="G1073" s="3" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="H1073" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
-      <c r="A1074" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1074" s="13"/>
+      <c r="A1074" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1074" s="12"/>
+      <c r="C1074" s="12"/>
+      <c r="D1074" s="12"/>
+      <c r="E1074" s="12"/>
+      <c r="F1074" s="12"/>
+      <c r="G1074" s="12"/>
+      <c r="H1074" s="12"/>
     </row>
     <row r="1076" spans="1:10">
-      <c r="A1076" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1076" s="14"/>
+      <c r="A1076" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1076" s="13"/>
+      <c r="C1076" s="13"/>
     </row>
     <row r="1077" spans="1:10">
-      <c r="A1077" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1077" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1077" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1077" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1078" spans="1:10">
-      <c r="A1078" s="17" t="s">
-[...6 lines deleted...]
-        <v>635</v>
+      <c r="A1078" s="16">
+        <v>1881</v>
+      </c>
+      <c r="B1078" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1078" s="17" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="1080" spans="1:10">
-      <c r="A1080" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1080" s="19"/>
+      <c r="A1080" s="18" t="s">
+        <v>491</v>
+      </c>
+      <c r="B1080" s="18"/>
+      <c r="C1080" s="18"/>
+      <c r="D1080" s="18"/>
+      <c r="E1080" s="18"/>
     </row>
     <row r="1081" spans="1:10">
-      <c r="A1081" s="20" t="s">
-[...8 lines deleted...]
-      <c r="D1081" s="21" t="s">
+      <c r="A1081" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1081" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1081" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1081" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1081" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" s="21">
+        <v>3653</v>
+      </c>
+      <c r="B1082" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1082" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1082" s="22" t="s">
+        <v>490</v>
+      </c>
+      <c r="E1082" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="B1084" s="8"/>
+      <c r="C1084" s="8"/>
+      <c r="D1084" s="8"/>
+      <c r="E1084" s="8"/>
+      <c r="F1084" s="8"/>
+      <c r="G1084" s="8"/>
+      <c r="H1084" s="8"/>
+    </row>
+    <row r="1085" spans="1:10">
+      <c r="A1085" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1085" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1085" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1085" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1085" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1085" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1085" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1085" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1086" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1086" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1086" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1086" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1086" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1086" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1086" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1087" s="12"/>
+      <c r="C1087" s="12"/>
+      <c r="D1087" s="12"/>
+      <c r="E1087" s="12"/>
+      <c r="F1087" s="12"/>
+      <c r="G1087" s="12"/>
+      <c r="H1087" s="12"/>
+    </row>
+    <row r="1089" spans="1:10">
+      <c r="A1089" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="B1089" s="13"/>
+      <c r="C1089" s="13"/>
+    </row>
+    <row r="1090" spans="1:10">
+      <c r="A1090" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1090" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1090" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1081" s="20" t="s">
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" s="16">
+        <v>1880</v>
+      </c>
+      <c r="B1091" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1091" s="17" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:10">
+      <c r="A1093" s="18" t="s">
+        <v>496</v>
+      </c>
+      <c r="B1093" s="18"/>
+      <c r="C1093" s="18"/>
+      <c r="D1093" s="18"/>
+      <c r="E1093" s="18"/>
+    </row>
+    <row r="1094" spans="1:10">
+      <c r="A1094" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1094" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1094" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1094" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1094" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1082" spans="1:10">
-[...203 lines deleted...]
-      <c r="H1096" s="8"/>
+    <row r="1095" spans="1:10">
+      <c r="A1095" s="21">
+        <v>3652</v>
+      </c>
+      <c r="B1095" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1095" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1095" s="22" t="s">
+        <v>495</v>
+      </c>
+      <c r="E1095" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:10">
+      <c r="A1097" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="B1097" s="8"/>
+      <c r="C1097" s="8"/>
+      <c r="D1097" s="8"/>
+      <c r="E1097" s="8"/>
+      <c r="F1097" s="8"/>
+      <c r="G1097" s="8"/>
+      <c r="H1097" s="8"/>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="9" t="s">
-        <v>642</v>
-[...7 lines deleted...]
-      <c r="H1098" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B1098" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1098" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1098" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1098" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1098" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1098" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1098" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="1099" spans="1:10">
-      <c r="A1099" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1099" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1099" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1099" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1099" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1099" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1099" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1099" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1099" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
-      <c r="A1100" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H1101" s="13"/>
+      <c r="A1100" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1100" s="12"/>
+      <c r="C1100" s="12"/>
+      <c r="D1100" s="12"/>
+      <c r="E1100" s="12"/>
+      <c r="F1100" s="12"/>
+      <c r="G1100" s="12"/>
+      <c r="H1100" s="12"/>
+    </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="B1102" s="13"/>
+      <c r="C1102" s="13"/>
     </row>
     <row r="1103" spans="1:10">
       <c r="A1103" s="14" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-      <c r="C1103" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B1103" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1103" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1104" spans="1:10">
-      <c r="A1104" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A1104" s="16">
+        <v>1879</v>
+      </c>
+      <c r="B1104" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1104" s="17" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:10">
+      <c r="A1106" s="18" t="s">
+        <v>500</v>
+      </c>
+      <c r="B1106" s="18"/>
+      <c r="C1106" s="18"/>
+      <c r="D1106" s="18"/>
+      <c r="E1106" s="18"/>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" s="19" t="s">
-        <v>648</v>
-[...4 lines deleted...]
-      <c r="E1107" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B1107" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1107" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1107" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1107" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1108" spans="1:10">
-      <c r="A1108" s="20" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A1108" s="21">
+        <v>3651</v>
+      </c>
+      <c r="B1108" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1108" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1108" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="E1108" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:10">
+      <c r="A1110" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="B1110" s="8"/>
+      <c r="C1110" s="8"/>
+      <c r="D1110" s="8"/>
+      <c r="E1110" s="8"/>
+      <c r="F1110" s="8"/>
+      <c r="G1110" s="8"/>
+      <c r="H1110" s="8"/>
     </row>
     <row r="1111" spans="1:10">
       <c r="A1111" s="9" t="s">
-        <v>649</v>
-[...7 lines deleted...]
-      <c r="H1111" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B1111" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1111" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1111" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1111" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1111" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1111" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1111" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="1112" spans="1:10">
-      <c r="A1112" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1112" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1112" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1112" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1112" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1112" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1112" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1112" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1112" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="1113" spans="1:10">
-      <c r="A1113" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H1114" s="13"/>
+      <c r="A1113" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1113" s="12"/>
+      <c r="C1113" s="12"/>
+      <c r="D1113" s="12"/>
+      <c r="E1113" s="12"/>
+      <c r="F1113" s="12"/>
+      <c r="G1113" s="12"/>
+      <c r="H1113" s="12"/>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="B1115" s="13"/>
+      <c r="C1115" s="13"/>
     </row>
     <row r="1116" spans="1:10">
       <c r="A1116" s="14" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-      <c r="C1116" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B1116" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1116" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1117" spans="1:10">
-      <c r="A1117" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A1117" s="16">
+        <v>1878</v>
+      </c>
+      <c r="B1117" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C1117" s="17" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:10">
+      <c r="A1119" s="18" t="s">
+        <v>504</v>
+      </c>
+      <c r="B1119" s="18"/>
+      <c r="C1119" s="18"/>
+      <c r="D1119" s="18"/>
+      <c r="E1119" s="18"/>
     </row>
     <row r="1120" spans="1:10">
       <c r="A1120" s="19" t="s">
-        <v>653</v>
-[...4 lines deleted...]
-      <c r="E1120" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B1120" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1120" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1120" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1120" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1121" spans="1:10">
-      <c r="A1121" s="20" t="s">
-[...8 lines deleted...]
-      <c r="D1121" s="21" t="s">
+      <c r="A1121" s="21">
+        <v>3650</v>
+      </c>
+      <c r="B1121" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C1121" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1121" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="E1121" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="23"/>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B1126" s="2"/>
+      <c r="C1126" s="2"/>
+      <c r="D1126" s="2"/>
+      <c r="E1126" s="2"/>
+      <c r="F1126" s="2"/>
+      <c r="G1126" s="2"/>
+      <c r="H1126" s="2"/>
+      <c r="I1126" s="2"/>
+      <c r="J1126" s="2"/>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1127" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1127" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1127" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1127" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1127" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1127" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1127" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1127" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1127" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1128" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1128" s="3"/>
+      <c r="D1128" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1128" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F1128" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1128" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1128" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="J1128" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10">
+      <c r="A1130" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>507</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:10">
+      <c r="A1131" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>292</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10">
+      <c r="A1132" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>199</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>508</v>
+      </c>
+      <c r="G1132" t="s">
         <v>32</v>
       </c>
-      <c r="E1121" s="20" t="s">
-[...122 lines deleted...]
-        <v>660</v>
+      <c r="H1132" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="1133" spans="1:10">
-      <c r="A1133" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>509</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="1135" spans="1:10">
-      <c r="A1135" s="22">
-[...13 lines deleted...]
-      </c>
+      <c r="A1135" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1135" s="7"/>
+      <c r="C1135" s="7"/>
+      <c r="D1135" s="7"/>
+      <c r="E1135" s="7"/>
+      <c r="F1135" s="7"/>
+      <c r="G1135" s="7"/>
+      <c r="H1135" s="7"/>
     </row>
     <row r="1137" spans="1:10">
-      <c r="A1137" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1137" s="9"/>
+      <c r="A1137" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B1137" s="8"/>
+      <c r="C1137" s="8"/>
+      <c r="D1137" s="8"/>
+      <c r="E1137" s="8"/>
+      <c r="F1137" s="8"/>
+      <c r="G1137" s="8"/>
+      <c r="H1137" s="8"/>
     </row>
     <row r="1138" spans="1:10">
-      <c r="A1138" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1138" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1138" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1138" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1138" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1138" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1138" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1138" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1138" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1139" spans="1:10">
       <c r="A1139" s="3" t="s">
-        <v>643</v>
+        <v>312</v>
       </c>
       <c r="B1139" s="3" t="s">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="C1139" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>167</v>
+      </c>
+      <c r="D1139" s="3">
+        <v>600</v>
       </c>
       <c r="E1139" s="3" t="s">
-        <v>250</v>
+        <v>511</v>
       </c>
       <c r="F1139" s="3" t="s">
-        <v>76</v>
+        <v>314</v>
       </c>
       <c r="G1139" s="3" t="s">
-        <v>76</v>
+        <v>315</v>
       </c>
       <c r="H1139" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1140" spans="1:10">
-      <c r="A1140" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1140" s="13"/>
+      <c r="A1140" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1140" s="12"/>
+      <c r="C1140" s="12"/>
+      <c r="D1140" s="12"/>
+      <c r="E1140" s="12"/>
+      <c r="F1140" s="12"/>
+      <c r="G1140" s="12"/>
+      <c r="H1140" s="12"/>
     </row>
     <row r="1142" spans="1:10">
-      <c r="A1142" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1142" s="14"/>
+      <c r="A1142" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B1142" s="13"/>
+      <c r="C1142" s="13"/>
     </row>
     <row r="1143" spans="1:10">
-      <c r="A1143" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1143" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1143" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1143" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1144" spans="1:10">
-      <c r="A1144" s="17" t="s">
-[...6 lines deleted...]
-        <v>665</v>
+      <c r="A1144" s="16">
+        <v>11852</v>
+      </c>
+      <c r="B1144" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="C1144" s="17" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="1146" spans="1:10">
-      <c r="A1146" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1146" s="19"/>
+      <c r="A1146" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1146" s="18"/>
+      <c r="C1146" s="18"/>
+      <c r="D1146" s="18"/>
+      <c r="E1146" s="18"/>
     </row>
     <row r="1147" spans="1:10">
-      <c r="A1147" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1147" s="20" t="s">
+      <c r="A1147" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1147" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1147" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1147" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1147" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1148" spans="1:10">
-      <c r="A1148" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1148" s="21">
+        <v>3609</v>
+      </c>
+      <c r="B1148" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1148" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D1148" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1148" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1150" spans="1:10">
-      <c r="A1150" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1150" s="9"/>
+      <c r="A1150" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1150" s="8"/>
+      <c r="C1150" s="8"/>
+      <c r="D1150" s="8"/>
+      <c r="E1150" s="8"/>
+      <c r="F1150" s="8"/>
+      <c r="G1150" s="8"/>
+      <c r="H1150" s="8"/>
     </row>
     <row r="1151" spans="1:10">
-      <c r="A1151" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1151" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1151" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1151" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1151" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1151" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1151" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1151" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1151" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1152" spans="1:10">
       <c r="A1152" s="3" t="s">
-        <v>668</v>
+        <v>312</v>
       </c>
       <c r="B1152" s="3" t="s">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="C1152" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>167</v>
+      </c>
+      <c r="D1152" s="3">
+        <v>600</v>
       </c>
       <c r="E1152" s="3" t="s">
-        <v>250</v>
+        <v>511</v>
       </c>
       <c r="F1152" s="3" t="s">
-        <v>76</v>
+        <v>314</v>
       </c>
       <c r="G1152" s="3" t="s">
-        <v>76</v>
+        <v>315</v>
       </c>
       <c r="H1152" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1153" spans="1:10">
-      <c r="A1153" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1153" s="13"/>
+      <c r="A1153" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1153" s="12"/>
+      <c r="C1153" s="12"/>
+      <c r="D1153" s="12"/>
+      <c r="E1153" s="12"/>
+      <c r="F1153" s="12"/>
+      <c r="G1153" s="12"/>
+      <c r="H1153" s="12"/>
     </row>
     <row r="1155" spans="1:10">
-      <c r="A1155" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1155" s="14"/>
+      <c r="A1155" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="B1155" s="13"/>
+      <c r="C1155" s="13"/>
     </row>
     <row r="1156" spans="1:10">
-      <c r="A1156" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1156" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1156" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1156" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1157" spans="1:10">
-      <c r="A1157" s="17" t="s">
-[...6 lines deleted...]
-        <v>671</v>
+      <c r="A1157" s="16">
+        <v>11850</v>
+      </c>
+      <c r="B1157" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="C1157" s="17" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="1159" spans="1:10">
-      <c r="A1159" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1159" s="19"/>
+      <c r="A1159" s="18" t="s">
+        <v>520</v>
+      </c>
+      <c r="B1159" s="18"/>
+      <c r="C1159" s="18"/>
+      <c r="D1159" s="18"/>
+      <c r="E1159" s="18"/>
     </row>
     <row r="1160" spans="1:10">
-      <c r="A1160" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1160" s="20" t="s">
+      <c r="A1160" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1160" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1160" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1160" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1160" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1161" spans="1:10">
-      <c r="A1161" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1161" s="21">
+        <v>3607</v>
+      </c>
+      <c r="B1161" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1161" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D1161" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1161" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1163" spans="1:10">
-      <c r="A1163" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1163" s="9"/>
+      <c r="A1163" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="B1163" s="8"/>
+      <c r="C1163" s="8"/>
+      <c r="D1163" s="8"/>
+      <c r="E1163" s="8"/>
+      <c r="F1163" s="8"/>
+      <c r="G1163" s="8"/>
+      <c r="H1163" s="8"/>
     </row>
     <row r="1164" spans="1:10">
-      <c r="A1164" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1164" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1164" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1164" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1164" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1164" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1164" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1164" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1164" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1165" spans="1:10">
       <c r="A1165" s="3" t="s">
-        <v>643</v>
+        <v>312</v>
       </c>
       <c r="B1165" s="3" t="s">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="C1165" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>167</v>
+      </c>
+      <c r="D1165" s="3">
+        <v>600</v>
       </c>
       <c r="E1165" s="3" t="s">
-        <v>250</v>
+        <v>511</v>
       </c>
       <c r="F1165" s="3" t="s">
-        <v>76</v>
+        <v>314</v>
       </c>
       <c r="G1165" s="3" t="s">
-        <v>76</v>
+        <v>315</v>
       </c>
       <c r="H1165" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1166" spans="1:10">
-      <c r="A1166" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1166" s="13"/>
+      <c r="A1166" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1166" s="12"/>
+      <c r="C1166" s="12"/>
+      <c r="D1166" s="12"/>
+      <c r="E1166" s="12"/>
+      <c r="F1166" s="12"/>
+      <c r="G1166" s="12"/>
+      <c r="H1166" s="12"/>
     </row>
     <row r="1168" spans="1:10">
-      <c r="A1168" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1168" s="14"/>
+      <c r="A1168" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1168" s="13"/>
+      <c r="C1168" s="13"/>
     </row>
     <row r="1169" spans="1:10">
-      <c r="A1169" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1169" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1169" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1169" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1170" spans="1:10">
-      <c r="A1170" s="17" t="s">
-[...6 lines deleted...]
-        <v>665</v>
+      <c r="A1170" s="16">
+        <v>11856</v>
+      </c>
+      <c r="B1170" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1170" s="17" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="1172" spans="1:10">
-      <c r="A1172" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1172" s="19"/>
+      <c r="A1172" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B1172" s="18"/>
+      <c r="C1172" s="18"/>
+      <c r="D1172" s="18"/>
+      <c r="E1172" s="18"/>
     </row>
     <row r="1173" spans="1:10">
-      <c r="A1173" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1173" s="20" t="s">
+      <c r="A1173" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1173" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1173" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1173" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1173" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1174" spans="1:10">
-      <c r="A1174" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1174" s="21">
+        <v>3611</v>
+      </c>
+      <c r="B1174" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1174" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="D1174" s="22" t="s">
+        <v>524</v>
+      </c>
+      <c r="E1174" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1176" spans="1:10">
-      <c r="A1176" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1176" s="9"/>
+      <c r="A1176" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1176" s="8"/>
+      <c r="C1176" s="8"/>
+      <c r="D1176" s="8"/>
+      <c r="E1176" s="8"/>
+      <c r="F1176" s="8"/>
+      <c r="G1176" s="8"/>
+      <c r="H1176" s="8"/>
     </row>
     <row r="1177" spans="1:10">
-      <c r="A1177" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1177" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1177" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1177" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1177" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1177" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1177" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1177" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1177" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1178" spans="1:10">
       <c r="A1178" s="3" t="s">
-        <v>678</v>
+        <v>46</v>
       </c>
       <c r="B1178" s="3" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="C1178" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>167</v>
+      </c>
+      <c r="D1178" s="3">
+        <v>600</v>
       </c>
       <c r="E1178" s="3" t="s">
-        <v>250</v>
+        <v>49</v>
       </c>
       <c r="F1178" s="3" t="s">
-        <v>76</v>
+        <v>326</v>
       </c>
       <c r="G1178" s="3" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="H1178" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1179" spans="1:10">
-      <c r="A1179" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1179" s="13"/>
+      <c r="A1179" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1179" s="12"/>
+      <c r="C1179" s="12"/>
+      <c r="D1179" s="12"/>
+      <c r="E1179" s="12"/>
+      <c r="F1179" s="12"/>
+      <c r="G1179" s="12"/>
+      <c r="H1179" s="12"/>
     </row>
     <row r="1181" spans="1:10">
-      <c r="A1181" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1181" s="14"/>
+      <c r="A1181" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="B1181" s="13"/>
+      <c r="C1181" s="13"/>
     </row>
     <row r="1182" spans="1:10">
-      <c r="A1182" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1182" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1182" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1182" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1183" spans="1:10">
-      <c r="A1183" s="17" t="s">
-[...6 lines deleted...]
-        <v>682</v>
+      <c r="A1183" s="16">
+        <v>1765</v>
+      </c>
+      <c r="B1183" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1183" s="17" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="1185" spans="1:10">
-      <c r="A1185" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1185" s="19"/>
+      <c r="A1185" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1185" s="18"/>
+      <c r="C1185" s="18"/>
+      <c r="D1185" s="18"/>
+      <c r="E1185" s="18"/>
     </row>
     <row r="1186" spans="1:10">
-      <c r="A1186" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E1186" s="20" t="s">
+      <c r="A1186" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1186" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1186" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1186" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1186" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1187" spans="1:10">
-      <c r="A1187" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1187" s="21">
+        <v>3071</v>
+      </c>
+      <c r="B1187" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1187" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1187" s="22" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1187" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1189" spans="1:10">
-      <c r="A1189" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1189" s="9"/>
+      <c r="A1189" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="B1189" s="8"/>
+      <c r="C1189" s="8"/>
+      <c r="D1189" s="8"/>
+      <c r="E1189" s="8"/>
+      <c r="F1189" s="8"/>
+      <c r="G1189" s="8"/>
+      <c r="H1189" s="8"/>
     </row>
     <row r="1190" spans="1:10">
-      <c r="A1190" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1190" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1190" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1190" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1190" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1190" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1190" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1190" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1190" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1191" spans="1:10">
       <c r="A1191" s="3" t="s">
-        <v>656</v>
+        <v>46</v>
       </c>
       <c r="B1191" s="3" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="C1191" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>167</v>
+      </c>
+      <c r="D1191" s="3">
+        <v>600</v>
       </c>
       <c r="E1191" s="3" t="s">
-        <v>250</v>
+        <v>49</v>
       </c>
       <c r="F1191" s="3" t="s">
-        <v>76</v>
+        <v>326</v>
       </c>
       <c r="G1191" s="3" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="H1191" s="6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1192" spans="1:10">
-      <c r="A1192" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H1192" s="13"/>
+      <c r="A1192" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1192" s="12"/>
+      <c r="C1192" s="12"/>
+      <c r="D1192" s="12"/>
+      <c r="E1192" s="12"/>
+      <c r="F1192" s="12"/>
+      <c r="G1192" s="12"/>
+      <c r="H1192" s="12"/>
     </row>
     <row r="1194" spans="1:10">
-      <c r="A1194" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C1194" s="14"/>
+      <c r="A1194" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="B1194" s="13"/>
+      <c r="C1194" s="13"/>
     </row>
     <row r="1195" spans="1:10">
-      <c r="A1195" s="15" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A1195" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1195" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1195" s="15" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="1196" spans="1:10">
-      <c r="A1196" s="17" t="s">
-[...6 lines deleted...]
-        <v>688</v>
+      <c r="A1196" s="16">
+        <v>1760</v>
+      </c>
+      <c r="B1196" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1196" s="17" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="1198" spans="1:10">
-      <c r="A1198" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E1198" s="19"/>
+      <c r="A1198" s="18" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1198" s="18"/>
+      <c r="C1198" s="18"/>
+      <c r="D1198" s="18"/>
+      <c r="E1198" s="18"/>
     </row>
     <row r="1199" spans="1:10">
-      <c r="A1199" s="20" t="s">
-[...8 lines deleted...]
-      <c r="D1199" s="21" t="s">
+      <c r="A1199" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1199" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1199" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1199" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1199" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:10">
+      <c r="A1200" s="21">
+        <v>3067</v>
+      </c>
+      <c r="B1200" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1200" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1200" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="E1200" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:10">
+      <c r="A1202" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1202" s="8"/>
+      <c r="C1202" s="8"/>
+      <c r="D1202" s="8"/>
+      <c r="E1202" s="8"/>
+      <c r="F1202" s="8"/>
+      <c r="G1202" s="8"/>
+      <c r="H1202" s="8"/>
+    </row>
+    <row r="1203" spans="1:10">
+      <c r="A1203" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1203" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1203" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1203" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1203" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1203" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1203" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1203" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:10">
+      <c r="A1204" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1204" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1204" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1204" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1204" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1204" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1204" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1204" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10">
+      <c r="A1205" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1205" s="12"/>
+      <c r="C1205" s="12"/>
+      <c r="D1205" s="12"/>
+      <c r="E1205" s="12"/>
+      <c r="F1205" s="12"/>
+      <c r="G1205" s="12"/>
+      <c r="H1205" s="12"/>
+    </row>
+    <row r="1207" spans="1:10">
+      <c r="A1207" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="B1207" s="13"/>
+      <c r="C1207" s="13"/>
+    </row>
+    <row r="1208" spans="1:10">
+      <c r="A1208" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1208" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1208" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1199" s="20" t="s">
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="16">
+        <v>1758</v>
+      </c>
+      <c r="B1209" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1209" s="17" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10">
+      <c r="A1211" s="18" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1211" s="18"/>
+      <c r="C1211" s="18"/>
+      <c r="D1211" s="18"/>
+      <c r="E1211" s="18"/>
+    </row>
+    <row r="1212" spans="1:10">
+      <c r="A1212" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1212" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1212" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1212" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1212" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1200" spans="1:10">
-[...203 lines deleted...]
-      <c r="H1214" s="8"/>
+    <row r="1213" spans="1:10">
+      <c r="A1213" s="21">
+        <v>3065</v>
+      </c>
+      <c r="B1213" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1213" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1213" s="22" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1213" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:10">
+      <c r="A1215" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B1215" s="8"/>
+      <c r="C1215" s="8"/>
+      <c r="D1215" s="8"/>
+      <c r="E1215" s="8"/>
+      <c r="F1215" s="8"/>
+      <c r="G1215" s="8"/>
+      <c r="H1215" s="8"/>
     </row>
     <row r="1216" spans="1:10">
       <c r="A1216" s="9" t="s">
-        <v>697</v>
-[...7 lines deleted...]
-      <c r="H1216" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B1216" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1216" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1216" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1216" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1216" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1216" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1216" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="1217" spans="1:10">
-      <c r="A1217" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1217" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1217" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1217" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1217" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1217" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1217" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1217" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1217" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="1218" spans="1:10">
-      <c r="A1218" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H1219" s="13"/>
+      <c r="A1218" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1218" s="12"/>
+      <c r="C1218" s="12"/>
+      <c r="D1218" s="12"/>
+      <c r="E1218" s="12"/>
+      <c r="F1218" s="12"/>
+      <c r="G1218" s="12"/>
+      <c r="H1218" s="12"/>
+    </row>
+    <row r="1220" spans="1:10">
+      <c r="A1220" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1220" s="13"/>
+      <c r="C1220" s="13"/>
     </row>
     <row r="1221" spans="1:10">
       <c r="A1221" s="14" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-      <c r="C1221" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B1221" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1221" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1222" spans="1:10">
-      <c r="A1222" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A1222" s="16">
+        <v>1759</v>
+      </c>
+      <c r="B1222" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1222" s="17" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10">
+      <c r="A1224" s="18" t="s">
+        <v>543</v>
+      </c>
+      <c r="B1224" s="18"/>
+      <c r="C1224" s="18"/>
+      <c r="D1224" s="18"/>
+      <c r="E1224" s="18"/>
     </row>
     <row r="1225" spans="1:10">
       <c r="A1225" s="19" t="s">
-        <v>702</v>
-[...4 lines deleted...]
-      <c r="E1225" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B1225" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1225" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1225" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1225" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1226" spans="1:10">
-      <c r="A1226" s="20" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A1226" s="21">
+        <v>3066</v>
+      </c>
+      <c r="B1226" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1226" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1226" s="22" t="s">
+        <v>542</v>
+      </c>
+      <c r="E1226" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:10">
+      <c r="A1228" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1228" s="8"/>
+      <c r="C1228" s="8"/>
+      <c r="D1228" s="8"/>
+      <c r="E1228" s="8"/>
+      <c r="F1228" s="8"/>
+      <c r="G1228" s="8"/>
+      <c r="H1228" s="8"/>
     </row>
     <row r="1229" spans="1:10">
       <c r="A1229" s="9" t="s">
-        <v>703</v>
-[...7 lines deleted...]
-      <c r="H1229" s="9"/>
+        <v>38</v>
+      </c>
+      <c r="B1229" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1229" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1229" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1229" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1229" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1229" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1229" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="1230" spans="1:10">
-      <c r="A1230" s="10" t="s">
-[...21 lines deleted...]
-        <v>71</v>
+      <c r="A1230" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1230" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1230" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1230" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1230" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1230" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1230" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1230" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="1231" spans="1:10">
-      <c r="A1231" s="3" t="s">
-[...34 lines deleted...]
-      <c r="H1232" s="13"/>
+      <c r="A1231" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1231" s="12"/>
+      <c r="C1231" s="12"/>
+      <c r="D1231" s="12"/>
+      <c r="E1231" s="12"/>
+      <c r="F1231" s="12"/>
+      <c r="G1231" s="12"/>
+      <c r="H1231" s="12"/>
+    </row>
+    <row r="1233" spans="1:10">
+      <c r="A1233" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="B1233" s="13"/>
+      <c r="C1233" s="13"/>
     </row>
     <row r="1234" spans="1:10">
       <c r="A1234" s="14" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-      <c r="C1234" s="14"/>
+        <v>55</v>
+      </c>
+      <c r="B1234" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1234" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1235" spans="1:10">
-      <c r="A1235" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="A1235" s="16">
+        <v>1764</v>
+      </c>
+      <c r="B1235" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1235" s="17" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:10">
+      <c r="A1237" s="18" t="s">
+        <v>547</v>
+      </c>
+      <c r="B1237" s="18"/>
+      <c r="C1237" s="18"/>
+      <c r="D1237" s="18"/>
+      <c r="E1237" s="18"/>
     </row>
     <row r="1238" spans="1:10">
       <c r="A1238" s="19" t="s">
-        <v>711</v>
-[...4 lines deleted...]
-      <c r="E1238" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="B1238" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1238" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1238" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1238" s="19" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="1239" spans="1:10">
-      <c r="A1239" s="20" t="s">
-[...8 lines deleted...]
-      <c r="D1239" s="21" t="s">
+      <c r="A1239" s="21">
+        <v>3070</v>
+      </c>
+      <c r="B1239" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1239" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1239" s="22" t="s">
+        <v>546</v>
+      </c>
+      <c r="E1239" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:10">
+      <c r="A1241" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="B1241" s="8"/>
+      <c r="C1241" s="8"/>
+      <c r="D1241" s="8"/>
+      <c r="E1241" s="8"/>
+      <c r="F1241" s="8"/>
+      <c r="G1241" s="8"/>
+      <c r="H1241" s="8"/>
+    </row>
+    <row r="1242" spans="1:10">
+      <c r="A1242" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1242" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1242" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1242" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1242" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1242" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1242" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1242" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:10">
+      <c r="A1243" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1243" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1243" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1243" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1243" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1243" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1243" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1243" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1244" s="12"/>
+      <c r="C1244" s="12"/>
+      <c r="D1244" s="12"/>
+      <c r="E1244" s="12"/>
+      <c r="F1244" s="12"/>
+      <c r="G1244" s="12"/>
+      <c r="H1244" s="12"/>
+    </row>
+    <row r="1246" spans="1:10">
+      <c r="A1246" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1246" s="13"/>
+      <c r="C1246" s="13"/>
+    </row>
+    <row r="1247" spans="1:10">
+      <c r="A1247" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1247" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1239" s="20" t="s">
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="16">
+        <v>1763</v>
+      </c>
+      <c r="B1248" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1248" s="17" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:10">
+      <c r="A1250" s="18" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1250" s="18"/>
+      <c r="C1250" s="18"/>
+      <c r="D1250" s="18"/>
+      <c r="E1250" s="18"/>
+    </row>
+    <row r="1251" spans="1:10">
+      <c r="A1251" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1251" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1251" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1251" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1251" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1240" spans="1:10">
-[...162 lines deleted...]
-    </row>
     <row r="1252" spans="1:10">
-      <c r="A1252" t="s">
-[...15 lines deleted...]
-        <v>716</v>
+      <c r="A1252" s="21">
+        <v>3069</v>
+      </c>
+      <c r="B1252" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1252" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1252" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="E1252" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1254" spans="1:10">
       <c r="A1254" s="8" t="s">
-        <v>62</v>
+        <v>552</v>
       </c>
       <c r="B1254" s="8"/>
       <c r="C1254" s="8"/>
       <c r="D1254" s="8"/>
       <c r="E1254" s="8"/>
       <c r="F1254" s="8"/>
       <c r="G1254" s="8"/>
       <c r="H1254" s="8"/>
     </row>
+    <row r="1255" spans="1:10">
+      <c r="A1255" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1255" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1255" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1255" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1255" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1255" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1255" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1255" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
     <row r="1256" spans="1:10">
-      <c r="A1256" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1256" s="9"/>
+      <c r="A1256" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1256" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1256" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1256" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1256" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1256" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1256" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1256" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1257" spans="1:10">
-      <c r="A1257" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1257" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1257" s="12"/>
+      <c r="C1257" s="12"/>
+      <c r="D1257" s="12"/>
+      <c r="E1257" s="12"/>
+      <c r="F1257" s="12"/>
+      <c r="G1257" s="12"/>
+      <c r="H1257" s="12"/>
     </row>
     <row r="1259" spans="1:10">
-      <c r="A1259" s="12" t="s">
-        <v>723</v>
+      <c r="A1259" s="13" t="s">
+        <v>553</v>
       </c>
       <c r="B1259" s="13"/>
       <c r="C1259" s="13"/>
-      <c r="D1259" s="13"/>
-[...3 lines deleted...]
-      <c r="H1259" s="13"/>
+    </row>
+    <row r="1260" spans="1:10">
+      <c r="A1260" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1260" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1260" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1261" spans="1:10">
-      <c r="A1261" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1261" s="16">
+        <v>1762</v>
+      </c>
+      <c r="B1261" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1261" s="17" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="1263" spans="1:10">
-      <c r="A1263" s="17">
-[...6 lines deleted...]
-        <v>726</v>
+      <c r="A1263" s="18" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1263" s="18"/>
+      <c r="C1263" s="18"/>
+      <c r="D1263" s="18"/>
+      <c r="E1263" s="18"/>
+    </row>
+    <row r="1264" spans="1:10">
+      <c r="A1264" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1264" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1264" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1264" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1264" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1265" spans="1:10">
-      <c r="A1265" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1265" s="21">
+        <v>3068</v>
+      </c>
+      <c r="B1265" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C1265" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1265" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1265" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1267" spans="1:10">
-      <c r="A1267" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1267" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1267" s="8"/>
+      <c r="C1267" s="8"/>
+      <c r="D1267" s="8"/>
+      <c r="E1267" s="8"/>
+      <c r="F1267" s="8"/>
+      <c r="G1267" s="8"/>
+      <c r="H1267" s="8"/>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1268" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1268" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1268" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1268" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1268" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1268" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1268" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1269" spans="1:10">
-      <c r="A1269" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1269" s="9"/>
+      <c r="A1269" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1269" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1269" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1269" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1269" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1269" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1269" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1269" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1270" spans="1:10">
-      <c r="A1270" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1270" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1270" s="12"/>
+      <c r="C1270" s="12"/>
+      <c r="D1270" s="12"/>
+      <c r="E1270" s="12"/>
+      <c r="F1270" s="12"/>
+      <c r="G1270" s="12"/>
+      <c r="H1270" s="12"/>
     </row>
     <row r="1272" spans="1:10">
-      <c r="A1272" s="12" t="s">
-        <v>731</v>
+      <c r="A1272" s="13" t="s">
+        <v>557</v>
       </c>
       <c r="B1272" s="13"/>
       <c r="C1272" s="13"/>
-      <c r="D1272" s="13"/>
-[...3 lines deleted...]
-      <c r="H1272" s="13"/>
+    </row>
+    <row r="1273" spans="1:10">
+      <c r="A1273" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1273" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1273" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1274" spans="1:10">
-      <c r="A1274" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1274" s="16">
+        <v>1773</v>
+      </c>
+      <c r="B1274" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1274" s="17" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="1276" spans="1:10">
-      <c r="A1276" s="17" t="s">
-[...6 lines deleted...]
-        <v>734</v>
+      <c r="A1276" s="18" t="s">
+        <v>560</v>
+      </c>
+      <c r="B1276" s="18"/>
+      <c r="C1276" s="18"/>
+      <c r="D1276" s="18"/>
+      <c r="E1276" s="18"/>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1277" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1277" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1277" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1277" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1278" spans="1:10">
-      <c r="A1278" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1278" s="21">
+        <v>3099</v>
+      </c>
+      <c r="B1278" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1278" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1278" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="E1278" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1280" spans="1:10">
-      <c r="A1280" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1280" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1280" s="8"/>
+      <c r="C1280" s="8"/>
+      <c r="D1280" s="8"/>
+      <c r="E1280" s="8"/>
+      <c r="F1280" s="8"/>
+      <c r="G1280" s="8"/>
+      <c r="H1280" s="8"/>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1281" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1281" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1281" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1281" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1281" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1281" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1281" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1282" spans="1:10">
-      <c r="A1282" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1282" s="9"/>
+      <c r="A1282" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1282" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1282" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1282" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1282" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1282" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1282" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1282" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1283" spans="1:10">
-      <c r="A1283" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1283" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1283" s="12"/>
+      <c r="C1283" s="12"/>
+      <c r="D1283" s="12"/>
+      <c r="E1283" s="12"/>
+      <c r="F1283" s="12"/>
+      <c r="G1283" s="12"/>
+      <c r="H1283" s="12"/>
     </row>
     <row r="1285" spans="1:10">
-      <c r="A1285" s="12" t="s">
-        <v>738</v>
+      <c r="A1285" s="13" t="s">
+        <v>563</v>
       </c>
       <c r="B1285" s="13"/>
       <c r="C1285" s="13"/>
-      <c r="D1285" s="13"/>
-[...3 lines deleted...]
-      <c r="H1285" s="13"/>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1286" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1286" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1287" spans="1:10">
-      <c r="A1287" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1287" s="16">
+        <v>1774</v>
+      </c>
+      <c r="B1287" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1287" s="17" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="1289" spans="1:10">
-      <c r="A1289" s="17" t="s">
-[...6 lines deleted...]
-        <v>740</v>
+      <c r="A1289" s="18" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1289" s="18"/>
+      <c r="C1289" s="18"/>
+      <c r="D1289" s="18"/>
+      <c r="E1289" s="18"/>
+    </row>
+    <row r="1290" spans="1:10">
+      <c r="A1290" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1290" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1290" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1290" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1290" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1291" spans="1:10">
-      <c r="A1291" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1291" s="21">
+        <v>3100</v>
+      </c>
+      <c r="B1291" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1291" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1291" s="22" t="s">
+        <v>564</v>
+      </c>
+      <c r="E1291" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1293" spans="1:10">
-      <c r="A1293" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1293" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="B1293" s="8"/>
+      <c r="C1293" s="8"/>
+      <c r="D1293" s="8"/>
+      <c r="E1293" s="8"/>
+      <c r="F1293" s="8"/>
+      <c r="G1293" s="8"/>
+      <c r="H1293" s="8"/>
+    </row>
+    <row r="1294" spans="1:10">
+      <c r="A1294" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1294" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1294" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1294" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1294" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1294" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1294" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1294" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1295" spans="1:10">
-      <c r="A1295" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1295" s="9"/>
+      <c r="A1295" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1295" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1295" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1295" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1295" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1295" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1295" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1295" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1296" spans="1:10">
-      <c r="A1296" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1296" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1296" s="12"/>
+      <c r="C1296" s="12"/>
+      <c r="D1296" s="12"/>
+      <c r="E1296" s="12"/>
+      <c r="F1296" s="12"/>
+      <c r="G1296" s="12"/>
+      <c r="H1296" s="12"/>
     </row>
     <row r="1298" spans="1:10">
-      <c r="A1298" s="12" t="s">
-        <v>744</v>
+      <c r="A1298" s="13" t="s">
+        <v>567</v>
       </c>
       <c r="B1298" s="13"/>
       <c r="C1298" s="13"/>
-      <c r="D1298" s="13"/>
-[...3 lines deleted...]
-      <c r="H1298" s="13"/>
+    </row>
+    <row r="1299" spans="1:10">
+      <c r="A1299" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1299" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1300" spans="1:10">
-      <c r="A1300" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1300" s="16">
+        <v>1776</v>
+      </c>
+      <c r="B1300" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1300" s="17" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="1302" spans="1:10">
-      <c r="A1302" s="17" t="s">
-[...6 lines deleted...]
-        <v>747</v>
+      <c r="A1302" s="18" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1302" s="18"/>
+      <c r="C1302" s="18"/>
+      <c r="D1302" s="18"/>
+      <c r="E1302" s="18"/>
+    </row>
+    <row r="1303" spans="1:10">
+      <c r="A1303" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1303" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1303" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1303" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1303" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1304" spans="1:10">
-      <c r="A1304" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1304" s="21">
+        <v>3101</v>
+      </c>
+      <c r="B1304" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1304" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1304" s="22" t="s">
+        <v>568</v>
+      </c>
+      <c r="E1304" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1306" spans="1:10">
-      <c r="A1306" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1306" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="B1306" s="8"/>
+      <c r="C1306" s="8"/>
+      <c r="D1306" s="8"/>
+      <c r="E1306" s="8"/>
+      <c r="F1306" s="8"/>
+      <c r="G1306" s="8"/>
+      <c r="H1306" s="8"/>
+    </row>
+    <row r="1307" spans="1:10">
+      <c r="A1307" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1307" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1307" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1307" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1307" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1307" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1307" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1307" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1308" spans="1:10">
-      <c r="A1308" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1308" s="9"/>
+      <c r="A1308" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1308" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1308" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1308" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1308" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1308" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1308" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1308" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1309" spans="1:10">
-      <c r="A1309" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1309" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1309" s="12"/>
+      <c r="C1309" s="12"/>
+      <c r="D1309" s="12"/>
+      <c r="E1309" s="12"/>
+      <c r="F1309" s="12"/>
+      <c r="G1309" s="12"/>
+      <c r="H1309" s="12"/>
     </row>
     <row r="1311" spans="1:10">
-      <c r="A1311" s="12" t="s">
-        <v>750</v>
+      <c r="A1311" s="13" t="s">
+        <v>571</v>
       </c>
       <c r="B1311" s="13"/>
       <c r="C1311" s="13"/>
-      <c r="D1311" s="13"/>
-[...3 lines deleted...]
-      <c r="H1311" s="13"/>
+    </row>
+    <row r="1312" spans="1:10">
+      <c r="A1312" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1312" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1312" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1313" spans="1:10">
-      <c r="A1313" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1313" s="16">
+        <v>1778</v>
+      </c>
+      <c r="B1313" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1313" s="17" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="1315" spans="1:10">
-      <c r="A1315" s="17" t="s">
-[...6 lines deleted...]
-        <v>753</v>
+      <c r="A1315" s="18" t="s">
+        <v>573</v>
+      </c>
+      <c r="B1315" s="18"/>
+      <c r="C1315" s="18"/>
+      <c r="D1315" s="18"/>
+      <c r="E1315" s="18"/>
+    </row>
+    <row r="1316" spans="1:10">
+      <c r="A1316" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1316" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1316" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1316" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1316" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1317" spans="1:10">
-      <c r="A1317" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1317" s="21">
+        <v>3103</v>
+      </c>
+      <c r="B1317" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1317" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1317" s="22" t="s">
+        <v>572</v>
+      </c>
+      <c r="E1317" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1319" spans="1:10">
-      <c r="A1319" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1319" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="B1319" s="8"/>
+      <c r="C1319" s="8"/>
+      <c r="D1319" s="8"/>
+      <c r="E1319" s="8"/>
+      <c r="F1319" s="8"/>
+      <c r="G1319" s="8"/>
+      <c r="H1319" s="8"/>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1320" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1320" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1320" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1320" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1320" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1320" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1320" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1321" spans="1:10">
-      <c r="A1321" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1321" s="9"/>
+      <c r="A1321" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1321" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1321" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1321" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1321" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1321" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1321" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1321" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1322" spans="1:10">
-      <c r="A1322" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1322" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1322" s="12"/>
+      <c r="C1322" s="12"/>
+      <c r="D1322" s="12"/>
+      <c r="E1322" s="12"/>
+      <c r="F1322" s="12"/>
+      <c r="G1322" s="12"/>
+      <c r="H1322" s="12"/>
     </row>
     <row r="1324" spans="1:10">
-      <c r="A1324" s="12" t="s">
-        <v>756</v>
+      <c r="A1324" s="13" t="s">
+        <v>575</v>
       </c>
       <c r="B1324" s="13"/>
       <c r="C1324" s="13"/>
-      <c r="D1324" s="13"/>
-[...3 lines deleted...]
-      <c r="H1324" s="13"/>
+    </row>
+    <row r="1325" spans="1:10">
+      <c r="A1325" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1325" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1325" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1326" spans="1:10">
-      <c r="A1326" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1326" s="16">
+        <v>1779</v>
+      </c>
+      <c r="B1326" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1326" s="17" t="s">
+        <v>576</v>
       </c>
     </row>
     <row r="1328" spans="1:10">
-      <c r="A1328" s="17" t="s">
-[...6 lines deleted...]
-        <v>758</v>
+      <c r="A1328" s="18" t="s">
+        <v>577</v>
+      </c>
+      <c r="B1328" s="18"/>
+      <c r="C1328" s="18"/>
+      <c r="D1328" s="18"/>
+      <c r="E1328" s="18"/>
+    </row>
+    <row r="1329" spans="1:10">
+      <c r="A1329" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1329" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1329" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1329" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1329" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1330" spans="1:10">
-      <c r="A1330" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1330" s="21">
+        <v>3104</v>
+      </c>
+      <c r="B1330" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1330" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1330" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="E1330" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1332" spans="1:10">
-      <c r="A1332" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1332" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="B1332" s="8"/>
+      <c r="C1332" s="8"/>
+      <c r="D1332" s="8"/>
+      <c r="E1332" s="8"/>
+      <c r="F1332" s="8"/>
+      <c r="G1332" s="8"/>
+      <c r="H1332" s="8"/>
+    </row>
+    <row r="1333" spans="1:10">
+      <c r="A1333" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1333" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1333" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1333" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1333" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1333" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1333" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1333" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1334" spans="1:10">
-      <c r="A1334" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1334" s="9"/>
+      <c r="A1334" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1334" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1334" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1334" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1334" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1334" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1334" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1334" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1335" spans="1:10">
-      <c r="A1335" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1335" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1335" s="12"/>
+      <c r="C1335" s="12"/>
+      <c r="D1335" s="12"/>
+      <c r="E1335" s="12"/>
+      <c r="F1335" s="12"/>
+      <c r="G1335" s="12"/>
+      <c r="H1335" s="12"/>
     </row>
     <row r="1337" spans="1:10">
-      <c r="A1337" s="12" t="s">
-        <v>761</v>
+      <c r="A1337" s="13" t="s">
+        <v>579</v>
       </c>
       <c r="B1337" s="13"/>
       <c r="C1337" s="13"/>
-      <c r="D1337" s="13"/>
-[...3 lines deleted...]
-      <c r="H1337" s="13"/>
+    </row>
+    <row r="1338" spans="1:10">
+      <c r="A1338" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1338" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1339" spans="1:10">
-      <c r="A1339" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1339" s="16">
+        <v>1780</v>
+      </c>
+      <c r="B1339" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1339" s="17" t="s">
+        <v>580</v>
       </c>
     </row>
     <row r="1341" spans="1:10">
-      <c r="A1341" s="17" t="s">
-[...6 lines deleted...]
-        <v>763</v>
+      <c r="A1341" s="18" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1341" s="18"/>
+      <c r="C1341" s="18"/>
+      <c r="D1341" s="18"/>
+      <c r="E1341" s="18"/>
+    </row>
+    <row r="1342" spans="1:10">
+      <c r="A1342" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1342" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1342" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1342" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1342" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1343" spans="1:10">
-      <c r="A1343" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1343" s="21">
+        <v>3106</v>
+      </c>
+      <c r="B1343" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1343" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1343" s="22" t="s">
+        <v>580</v>
+      </c>
+      <c r="E1343" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1345" spans="1:10">
-      <c r="A1345" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1345" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="B1345" s="8"/>
+      <c r="C1345" s="8"/>
+      <c r="D1345" s="8"/>
+      <c r="E1345" s="8"/>
+      <c r="F1345" s="8"/>
+      <c r="G1345" s="8"/>
+      <c r="H1345" s="8"/>
+    </row>
+    <row r="1346" spans="1:10">
+      <c r="A1346" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1346" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1346" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1346" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1346" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1346" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1346" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1346" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1347" spans="1:10">
-      <c r="A1347" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1347" s="9"/>
+      <c r="A1347" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1347" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1347" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1347" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1347" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1347" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1347" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1347" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1348" spans="1:10">
-      <c r="A1348" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1348" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1348" s="12"/>
+      <c r="C1348" s="12"/>
+      <c r="D1348" s="12"/>
+      <c r="E1348" s="12"/>
+      <c r="F1348" s="12"/>
+      <c r="G1348" s="12"/>
+      <c r="H1348" s="12"/>
     </row>
     <row r="1350" spans="1:10">
-      <c r="A1350" s="12" t="s">
-        <v>768</v>
+      <c r="A1350" s="13" t="s">
+        <v>583</v>
       </c>
       <c r="B1350" s="13"/>
       <c r="C1350" s="13"/>
-      <c r="D1350" s="13"/>
-[...3 lines deleted...]
-      <c r="H1350" s="13"/>
+    </row>
+    <row r="1351" spans="1:10">
+      <c r="A1351" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1351" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1351" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1352" spans="1:10">
-      <c r="A1352" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1352" s="16">
+        <v>1783</v>
+      </c>
+      <c r="B1352" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1352" s="17" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="1354" spans="1:10">
-      <c r="A1354" s="17">
-[...6 lines deleted...]
-        <v>771</v>
+      <c r="A1354" s="18" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1354" s="18"/>
+      <c r="C1354" s="18"/>
+      <c r="D1354" s="18"/>
+      <c r="E1354" s="18"/>
+    </row>
+    <row r="1355" spans="1:10">
+      <c r="A1355" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1355" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1355" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1355" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1355" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1356" spans="1:10">
-      <c r="A1356" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D1357" s="21" t="s">
+      <c r="A1356" s="21">
+        <v>3108</v>
+      </c>
+      <c r="B1356" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1356" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1356" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="E1356" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:10">
+      <c r="A1358" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1358" s="8"/>
+      <c r="C1358" s="8"/>
+      <c r="D1358" s="8"/>
+      <c r="E1358" s="8"/>
+      <c r="F1358" s="8"/>
+      <c r="G1358" s="8"/>
+      <c r="H1358" s="8"/>
+    </row>
+    <row r="1359" spans="1:10">
+      <c r="A1359" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1359" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1359" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1359" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1359" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1359" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1359" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1359" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:10">
+      <c r="A1360" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1360" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1360" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1360" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1360" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1360" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1360" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1360" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:10">
+      <c r="A1361" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1361" s="12"/>
+      <c r="C1361" s="12"/>
+      <c r="D1361" s="12"/>
+      <c r="E1361" s="12"/>
+      <c r="F1361" s="12"/>
+      <c r="G1361" s="12"/>
+      <c r="H1361" s="12"/>
+    </row>
+    <row r="1363" spans="1:10">
+      <c r="A1363" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="B1363" s="13"/>
+      <c r="C1363" s="13"/>
+    </row>
+    <row r="1364" spans="1:10">
+      <c r="A1364" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1364" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1364" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1357" s="20" t="s">
+    </row>
+    <row r="1365" spans="1:10">
+      <c r="A1365" s="16">
+        <v>1785</v>
+      </c>
+      <c r="B1365" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1365" s="17" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:10">
+      <c r="A1367" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="B1367" s="18"/>
+      <c r="C1367" s="18"/>
+      <c r="D1367" s="18"/>
+      <c r="E1367" s="18"/>
+    </row>
+    <row r="1368" spans="1:10">
+      <c r="A1368" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1368" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1368" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1368" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1368" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1358" spans="1:10">
-[...34 lines deleted...]
-      <c r="A1364" s="4" t="s">
+    <row r="1369" spans="1:10">
+      <c r="A1369" s="21">
+        <v>3110</v>
+      </c>
+      <c r="B1369" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1369" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1369" s="22" t="s">
+        <v>588</v>
+      </c>
+      <c r="E1369" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:10">
+      <c r="A1371" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="B1371" s="8"/>
+      <c r="C1371" s="8"/>
+      <c r="D1371" s="8"/>
+      <c r="E1371" s="8"/>
+      <c r="F1371" s="8"/>
+      <c r="G1371" s="8"/>
+      <c r="H1371" s="8"/>
+    </row>
+    <row r="1372" spans="1:10">
+      <c r="A1372" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1372" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1372" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1372" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1372" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1372" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1372" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1372" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:10">
+      <c r="A1373" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1373" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1373" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1373" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1373" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1373" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1373" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1373" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:10">
+      <c r="A1374" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1374" s="12"/>
+      <c r="C1374" s="12"/>
+      <c r="D1374" s="12"/>
+      <c r="E1374" s="12"/>
+      <c r="F1374" s="12"/>
+      <c r="G1374" s="12"/>
+      <c r="H1374" s="12"/>
+    </row>
+    <row r="1376" spans="1:10">
+      <c r="A1376" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1376" s="13"/>
+      <c r="C1376" s="13"/>
+    </row>
+    <row r="1377" spans="1:10">
+      <c r="A1377" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1377" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1377" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:10">
+      <c r="A1378" s="16">
+        <v>1786</v>
+      </c>
+      <c r="B1378" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1378" s="17" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:10">
+      <c r="A1380" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1380" s="18"/>
+      <c r="C1380" s="18"/>
+      <c r="D1380" s="18"/>
+      <c r="E1380" s="18"/>
+    </row>
+    <row r="1381" spans="1:10">
+      <c r="A1381" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1381" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1381" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1381" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1381" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="21">
+        <v>3112</v>
+      </c>
+      <c r="B1382" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C1382" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1382" s="22" t="s">
+        <v>592</v>
+      </c>
+      <c r="E1382" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="23"/>
+    </row>
+    <row r="1387" spans="1:10">
+      <c r="A1387" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1387" s="2"/>
+      <c r="C1387" s="2"/>
+      <c r="D1387" s="2"/>
+      <c r="E1387" s="2"/>
+      <c r="F1387" s="2"/>
+      <c r="G1387" s="2"/>
+      <c r="H1387" s="2"/>
+      <c r="I1387" s="2"/>
+      <c r="J1387" s="2"/>
+    </row>
+    <row r="1388" spans="1:10">
+      <c r="A1388" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1364" s="4" t="s">
+      <c r="B1388" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1364" s="4" t="s">
+      <c r="C1388" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1364" s="4" t="s">
+      <c r="D1388" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1364" s="4" t="s">
+      <c r="E1388" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1364" s="4" t="s">
+      <c r="F1388" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1364" s="4" t="s">
+      <c r="G1388" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1364" s="4" t="s">
+      <c r="H1388" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1364" s="5" t="s">
+      <c r="I1388" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1364" s="5" t="s">
+      <c r="J1388" s="5" t="s">
         <v>11</v>
-      </c>
-[...324 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="1389" spans="1:10">
       <c r="A1389" s="3" t="s">
-        <v>553</v>
+        <v>71</v>
       </c>
       <c r="B1389" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1389" s="3"/>
+      <c r="D1389" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1389" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="F1389" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C1389" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G1389" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H1389" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1389" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1389" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="J1389" s="6" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10">
+      <c r="A1391" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>598</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1391" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:10">
+      <c r="A1392" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1392" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:10">
+      <c r="A1393" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>597</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>597</v>
+      </c>
+      <c r="E1393" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C1393" s="16" t="s">
+      <c r="F1393" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1393" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:10">
+      <c r="A1394" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:10">
+      <c r="A1397" s="23"/>
+    </row>
+    <row r="1399" spans="1:10">
+      <c r="A1399" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="B1399" s="2"/>
+      <c r="C1399" s="2"/>
+      <c r="D1399" s="2"/>
+      <c r="E1399" s="2"/>
+      <c r="F1399" s="2"/>
+      <c r="G1399" s="2"/>
+      <c r="H1399" s="2"/>
+      <c r="I1399" s="2"/>
+      <c r="J1399" s="2"/>
+    </row>
+    <row r="1400" spans="1:10">
+      <c r="A1400" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1400" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1400" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1400" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1400" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1400" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1400" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1400" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1400" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1400" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:10">
+      <c r="A1401" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B1401" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C1401" s="3"/>
+      <c r="D1401" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1401" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="F1401" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1401" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1401" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I1401" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="J1401" s="6" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:10">
+      <c r="A1403" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>601</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1403" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1403" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:10">
+      <c r="A1404" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>605</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1404" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:10">
+      <c r="A1405" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>603</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>603</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>606</v>
+      </c>
+      <c r="G1405" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1405" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:10">
+      <c r="A1406" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>606</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>607</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:10">
+      <c r="A1408" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1408" s="7"/>
+      <c r="C1408" s="7"/>
+      <c r="D1408" s="7"/>
+      <c r="E1408" s="7"/>
+      <c r="F1408" s="7"/>
+      <c r="G1408" s="7"/>
+      <c r="H1408" s="7"/>
+    </row>
+    <row r="1410" spans="1:10">
+      <c r="A1410" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="B1410" s="8"/>
+      <c r="C1410" s="8"/>
+      <c r="D1410" s="8"/>
+      <c r="E1410" s="8"/>
+      <c r="F1410" s="8"/>
+      <c r="G1410" s="8"/>
+      <c r="H1410" s="8"/>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1411" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1411" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1411" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1411" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1411" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1411" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1411" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:10">
+      <c r="A1412" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1412" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1412" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1412" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1412" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1412" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1412" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1412" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:10">
+      <c r="A1413" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1413" s="12"/>
+      <c r="C1413" s="12"/>
+      <c r="D1413" s="12"/>
+      <c r="E1413" s="12"/>
+      <c r="F1413" s="12"/>
+      <c r="G1413" s="12"/>
+      <c r="H1413" s="12"/>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="B1415" s="13"/>
+      <c r="C1415" s="13"/>
+    </row>
+    <row r="1416" spans="1:10">
+      <c r="A1416" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1416" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1416" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:10">
+      <c r="A1417" s="16">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1394" s="17" t="s">
+      <c r="B1417" s="16" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1417" s="17" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:10">
+      <c r="A1419" s="18" t="s">
+        <v>619</v>
+      </c>
+      <c r="B1419" s="18"/>
+      <c r="C1419" s="18"/>
+      <c r="D1419" s="18"/>
+      <c r="E1419" s="18"/>
+    </row>
+    <row r="1420" spans="1:10">
+      <c r="A1420" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1420" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1420" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1420" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1420" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:10">
+      <c r="A1421" s="21">
+        <v>991</v>
+      </c>
+      <c r="B1421" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1421" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1421" s="22" t="s">
+        <v>618</v>
+      </c>
+      <c r="E1421" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:10">
+      <c r="A1423" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="B1423" s="8"/>
+      <c r="C1423" s="8"/>
+      <c r="D1423" s="8"/>
+      <c r="E1423" s="8"/>
+      <c r="F1423" s="8"/>
+      <c r="G1423" s="8"/>
+      <c r="H1423" s="8"/>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1424" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1424" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1424" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1424" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1424" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1424" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1424" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:10">
+      <c r="A1425" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1425" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1425" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1425" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1425" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1425" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1425" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1425" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:10">
+      <c r="A1426" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1426" s="12"/>
+      <c r="C1426" s="12"/>
+      <c r="D1426" s="12"/>
+      <c r="E1426" s="12"/>
+      <c r="F1426" s="12"/>
+      <c r="G1426" s="12"/>
+      <c r="H1426" s="12"/>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1428" s="13"/>
+      <c r="C1428" s="13"/>
+    </row>
+    <row r="1429" spans="1:10">
+      <c r="A1429" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1429" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1429" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:10">
+      <c r="A1430" s="16">
+        <v>33</v>
+      </c>
+      <c r="B1430" s="16" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1430" s="17" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:10">
+      <c r="A1432" s="18" t="s">
+        <v>623</v>
+      </c>
+      <c r="B1432" s="18"/>
+      <c r="C1432" s="18"/>
+      <c r="D1432" s="18"/>
+      <c r="E1432" s="18"/>
+    </row>
+    <row r="1433" spans="1:10">
+      <c r="A1433" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1433" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1433" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1433" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1433" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:10">
+      <c r="A1434" s="21">
+        <v>992</v>
+      </c>
+      <c r="B1434" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1434" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1434" s="22" t="s">
+        <v>622</v>
+      </c>
+      <c r="E1434" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:10">
+      <c r="A1436" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1436" s="8"/>
+      <c r="C1436" s="8"/>
+      <c r="D1436" s="8"/>
+      <c r="E1436" s="8"/>
+      <c r="F1436" s="8"/>
+      <c r="G1436" s="8"/>
+      <c r="H1436" s="8"/>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1437" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1437" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1437" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1437" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1437" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1437" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1437" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:10">
+      <c r="A1438" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1438" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1438" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D1438" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1438" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1438" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1438" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1438" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:10">
+      <c r="A1439" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1439" s="12"/>
+      <c r="C1439" s="12"/>
+      <c r="D1439" s="12"/>
+      <c r="E1439" s="12"/>
+      <c r="F1439" s="12"/>
+      <c r="G1439" s="12"/>
+      <c r="H1439" s="12"/>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="B1441" s="13"/>
+      <c r="C1441" s="13"/>
+    </row>
+    <row r="1442" spans="1:10">
+      <c r="A1442" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1442" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1442" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:10">
+      <c r="A1443" s="16">
+        <v>38</v>
+      </c>
+      <c r="B1443" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1443" s="17" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:10">
+      <c r="A1445" s="18" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1445" s="18"/>
+      <c r="C1445" s="18"/>
+      <c r="D1445" s="18"/>
+      <c r="E1445" s="18"/>
+    </row>
+    <row r="1446" spans="1:10">
+      <c r="A1446" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1446" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1446" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1446" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1446" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:10">
+      <c r="A1447" s="21">
+        <v>588</v>
+      </c>
+      <c r="B1447" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1447" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1447" s="22" t="s">
+        <v>628</v>
+      </c>
+      <c r="E1447" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:10">
+      <c r="A1449" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1449" s="8"/>
+      <c r="C1449" s="8"/>
+      <c r="D1449" s="8"/>
+      <c r="E1449" s="8"/>
+      <c r="F1449" s="8"/>
+      <c r="G1449" s="8"/>
+      <c r="H1449" s="8"/>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1450" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1450" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1450" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1450" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1450" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1450" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1450" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:10">
+      <c r="A1451" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1451" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1451" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1451" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1451" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1451" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1451" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1451" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:10">
+      <c r="A1452" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1452" s="12"/>
+      <c r="C1452" s="12"/>
+      <c r="D1452" s="12"/>
+      <c r="E1452" s="12"/>
+      <c r="F1452" s="12"/>
+      <c r="G1452" s="12"/>
+      <c r="H1452" s="12"/>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1454" s="13"/>
+      <c r="C1454" s="13"/>
+    </row>
+    <row r="1455" spans="1:10">
+      <c r="A1455" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1455" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1455" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:10">
+      <c r="A1456" s="16">
+        <v>37</v>
+      </c>
+      <c r="B1456" s="16" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1456" s="17" t="s">
         <v>633</v>
       </c>
-      <c r="B1394" s="17" t="s">
-[...25 lines deleted...]
-      <c r="D1397" s="21" t="s">
+    </row>
+    <row r="1458" spans="1:10">
+      <c r="A1458" s="18" t="s">
+        <v>634</v>
+      </c>
+      <c r="B1458" s="18"/>
+      <c r="C1458" s="18"/>
+      <c r="D1458" s="18"/>
+      <c r="E1458" s="18"/>
+    </row>
+    <row r="1459" spans="1:10">
+      <c r="A1459" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1459" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1459" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1459" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1459" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:10">
+      <c r="A1460" s="21">
+        <v>591</v>
+      </c>
+      <c r="B1460" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1460" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1460" s="22" t="s">
+        <v>633</v>
+      </c>
+      <c r="E1460" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:10">
+      <c r="A1462" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1462" s="8"/>
+      <c r="C1462" s="8"/>
+      <c r="D1462" s="8"/>
+      <c r="E1462" s="8"/>
+      <c r="F1462" s="8"/>
+      <c r="G1462" s="8"/>
+      <c r="H1462" s="8"/>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1463" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1463" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1463" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1463" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1463" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1463" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1463" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:10">
+      <c r="A1464" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B1464" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1464" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="D1464" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1464" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1464" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1464" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="H1464" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:10">
+      <c r="A1465" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1465" s="12"/>
+      <c r="C1465" s="12"/>
+      <c r="D1465" s="12"/>
+      <c r="E1465" s="12"/>
+      <c r="F1465" s="12"/>
+      <c r="G1465" s="12"/>
+      <c r="H1465" s="12"/>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1467" s="13"/>
+      <c r="C1467" s="13"/>
+    </row>
+    <row r="1468" spans="1:10">
+      <c r="A1468" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1468" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1468" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1397" s="20" t="s">
+    </row>
+    <row r="1469" spans="1:10">
+      <c r="A1469" s="16">
+        <v>1</v>
+      </c>
+      <c r="B1469" s="16" t="s">
+        <v>630</v>
+      </c>
+      <c r="C1469" s="17" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:10">
+      <c r="A1471" s="18" t="s">
+        <v>640</v>
+      </c>
+      <c r="B1471" s="18"/>
+      <c r="C1471" s="18"/>
+      <c r="D1471" s="18"/>
+      <c r="E1471" s="18"/>
+    </row>
+    <row r="1472" spans="1:10">
+      <c r="A1472" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1472" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1472" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1472" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1472" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1398" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1410" s="21" t="s">
+    <row r="1473" spans="1:10">
+      <c r="A1473" s="21">
+        <v>994</v>
+      </c>
+      <c r="B1473" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="C1473" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1473" s="22" t="s">
+        <v>639</v>
+      </c>
+      <c r="E1473" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:10">
+      <c r="A1475" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1475" s="8"/>
+      <c r="C1475" s="8"/>
+      <c r="D1475" s="8"/>
+      <c r="E1475" s="8"/>
+      <c r="F1475" s="8"/>
+      <c r="G1475" s="8"/>
+      <c r="H1475" s="8"/>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1476" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1476" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1476" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1476" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1476" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1476" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1476" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:10">
+      <c r="A1477" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1477" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1477" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1477" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1477" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1477" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1477" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1477" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:10">
+      <c r="A1478" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1478" s="12"/>
+      <c r="C1478" s="12"/>
+      <c r="D1478" s="12"/>
+      <c r="E1478" s="12"/>
+      <c r="F1478" s="12"/>
+      <c r="G1478" s="12"/>
+      <c r="H1478" s="12"/>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="B1480" s="13"/>
+      <c r="C1480" s="13"/>
+    </row>
+    <row r="1481" spans="1:10">
+      <c r="A1481" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1481" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1481" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1410" s="20" t="s">
+    </row>
+    <row r="1482" spans="1:10">
+      <c r="A1482" s="16">
+        <v>41</v>
+      </c>
+      <c r="B1482" s="16" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1482" s="17" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:10">
+      <c r="A1484" s="18" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1484" s="18"/>
+      <c r="C1484" s="18"/>
+      <c r="D1484" s="18"/>
+      <c r="E1484" s="18"/>
+    </row>
+    <row r="1485" spans="1:10">
+      <c r="A1485" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1485" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1485" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1485" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1485" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1411" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1423" s="21" t="s">
+    <row r="1486" spans="1:10">
+      <c r="A1486" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B1486" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1486" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1486" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="E1486" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:10">
+      <c r="A1488" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="B1488" s="8"/>
+      <c r="C1488" s="8"/>
+      <c r="D1488" s="8"/>
+      <c r="E1488" s="8"/>
+      <c r="F1488" s="8"/>
+      <c r="G1488" s="8"/>
+      <c r="H1488" s="8"/>
+    </row>
+    <row r="1489" spans="1:10">
+      <c r="A1489" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1489" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1489" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1489" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1489" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1489" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1489" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1489" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:10">
+      <c r="A1490" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1490" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1490" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1490" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1490" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1490" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1490" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1490" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:10">
+      <c r="A1491" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1491" s="12"/>
+      <c r="C1491" s="12"/>
+      <c r="D1491" s="12"/>
+      <c r="E1491" s="12"/>
+      <c r="F1491" s="12"/>
+      <c r="G1491" s="12"/>
+      <c r="H1491" s="12"/>
+    </row>
+    <row r="1493" spans="1:10">
+      <c r="A1493" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="B1493" s="13"/>
+      <c r="C1493" s="13"/>
+    </row>
+    <row r="1494" spans="1:10">
+      <c r="A1494" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1494" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1494" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1423" s="20" t="s">
+    </row>
+    <row r="1495" spans="1:10">
+      <c r="A1495" s="16">
+        <v>43</v>
+      </c>
+      <c r="B1495" s="16" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1495" s="17" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:10">
+      <c r="A1497" s="18" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1497" s="18"/>
+      <c r="C1497" s="18"/>
+      <c r="D1497" s="18"/>
+      <c r="E1497" s="18"/>
+    </row>
+    <row r="1498" spans="1:10">
+      <c r="A1498" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1498" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1498" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1498" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1498" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1424" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1436" s="21" t="s">
+    <row r="1499" spans="1:10">
+      <c r="A1499" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B1499" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1499" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1499" s="22" t="s">
+        <v>649</v>
+      </c>
+      <c r="E1499" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:10">
+      <c r="A1501" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="B1501" s="8"/>
+      <c r="C1501" s="8"/>
+      <c r="D1501" s="8"/>
+      <c r="E1501" s="8"/>
+      <c r="F1501" s="8"/>
+      <c r="G1501" s="8"/>
+      <c r="H1501" s="8"/>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1502" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1502" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1502" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1502" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1502" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1502" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1502" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:10">
+      <c r="A1503" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1503" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1503" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1503" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1503" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1503" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1503" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1503" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:10">
+      <c r="A1504" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1504" s="12"/>
+      <c r="C1504" s="12"/>
+      <c r="D1504" s="12"/>
+      <c r="E1504" s="12"/>
+      <c r="F1504" s="12"/>
+      <c r="G1504" s="12"/>
+      <c r="H1504" s="12"/>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="B1506" s="13"/>
+      <c r="C1506" s="13"/>
+    </row>
+    <row r="1507" spans="1:10">
+      <c r="A1507" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1507" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1507" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1436" s="20" t="s">
+    </row>
+    <row r="1508" spans="1:10">
+      <c r="A1508" s="16">
+        <v>42</v>
+      </c>
+      <c r="B1508" s="16" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1508" s="17" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:10">
+      <c r="A1510" s="18" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1510" s="18"/>
+      <c r="C1510" s="18"/>
+      <c r="D1510" s="18"/>
+      <c r="E1510" s="18"/>
+    </row>
+    <row r="1511" spans="1:10">
+      <c r="A1511" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1511" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1511" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1511" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1511" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1437" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1449" s="21" t="s">
+    <row r="1512" spans="1:10">
+      <c r="A1512" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B1512" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1512" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1512" s="22" t="s">
+        <v>653</v>
+      </c>
+      <c r="E1512" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:10">
+      <c r="A1514" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="B1514" s="8"/>
+      <c r="C1514" s="8"/>
+      <c r="D1514" s="8"/>
+      <c r="E1514" s="8"/>
+      <c r="F1514" s="8"/>
+      <c r="G1514" s="8"/>
+      <c r="H1514" s="8"/>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1515" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1515" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1515" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1515" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1515" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1515" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1515" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:10">
+      <c r="A1516" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1516" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1516" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1516" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1516" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1516" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1516" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1516" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:10">
+      <c r="A1517" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1517" s="12"/>
+      <c r="C1517" s="12"/>
+      <c r="D1517" s="12"/>
+      <c r="E1517" s="12"/>
+      <c r="F1517" s="12"/>
+      <c r="G1517" s="12"/>
+      <c r="H1517" s="12"/>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="B1519" s="13"/>
+      <c r="C1519" s="13"/>
+    </row>
+    <row r="1520" spans="1:10">
+      <c r="A1520" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1520" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1520" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1449" s="20" t="s">
+    </row>
+    <row r="1521" spans="1:10">
+      <c r="A1521" s="16">
+        <v>46</v>
+      </c>
+      <c r="B1521" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1521" s="17" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:10">
+      <c r="A1523" s="18" t="s">
+        <v>659</v>
+      </c>
+      <c r="B1523" s="18"/>
+      <c r="C1523" s="18"/>
+      <c r="D1523" s="18"/>
+      <c r="E1523" s="18"/>
+    </row>
+    <row r="1524" spans="1:10">
+      <c r="A1524" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1524" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1524" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1524" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1524" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1450" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1462" s="21" t="s">
+    <row r="1525" spans="1:10">
+      <c r="A1525" s="21">
+        <v>2862</v>
+      </c>
+      <c r="B1525" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1525" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1525" s="22" t="s">
+        <v>658</v>
+      </c>
+      <c r="E1525" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10">
+      <c r="A1527" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="B1527" s="8"/>
+      <c r="C1527" s="8"/>
+      <c r="D1527" s="8"/>
+      <c r="E1527" s="8"/>
+      <c r="F1527" s="8"/>
+      <c r="G1527" s="8"/>
+      <c r="H1527" s="8"/>
+    </row>
+    <row r="1528" spans="1:10">
+      <c r="A1528" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1528" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1528" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1528" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1528" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1528" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1528" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1528" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:10">
+      <c r="A1529" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1529" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1529" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1529" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1529" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1529" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1529" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1529" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:10">
+      <c r="A1530" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1530" s="12"/>
+      <c r="C1530" s="12"/>
+      <c r="D1530" s="12"/>
+      <c r="E1530" s="12"/>
+      <c r="F1530" s="12"/>
+      <c r="G1530" s="12"/>
+      <c r="H1530" s="12"/>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="B1532" s="13"/>
+      <c r="C1532" s="13"/>
+    </row>
+    <row r="1533" spans="1:10">
+      <c r="A1533" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1533" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1533" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1462" s="20" t="s">
+    </row>
+    <row r="1534" spans="1:10">
+      <c r="A1534" s="16">
+        <v>48</v>
+      </c>
+      <c r="B1534" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1534" s="17" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:10">
+      <c r="A1536" s="18" t="s">
+        <v>663</v>
+      </c>
+      <c r="B1536" s="18"/>
+      <c r="C1536" s="18"/>
+      <c r="D1536" s="18"/>
+      <c r="E1536" s="18"/>
+    </row>
+    <row r="1537" spans="1:10">
+      <c r="A1537" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1537" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1537" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1537" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1537" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1463" spans="1:10">
-[...55 lines deleted...]
-      <c r="A1467" s="3" t="s">
+    <row r="1538" spans="1:10">
+      <c r="A1538" s="21">
+        <v>2863</v>
+      </c>
+      <c r="B1538" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1538" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1538" s="22" t="s">
+        <v>662</v>
+      </c>
+      <c r="E1538" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:10">
+      <c r="A1540" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="B1540" s="8"/>
+      <c r="C1540" s="8"/>
+      <c r="D1540" s="8"/>
+      <c r="E1540" s="8"/>
+      <c r="F1540" s="8"/>
+      <c r="G1540" s="8"/>
+      <c r="H1540" s="8"/>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1541" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1541" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1541" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1541" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1541" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1541" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1541" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:10">
+      <c r="A1542" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1542" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1542" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D1542" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1542" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1542" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1542" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1542" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:10">
+      <c r="A1543" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1543" s="12"/>
+      <c r="C1543" s="12"/>
+      <c r="D1543" s="12"/>
+      <c r="E1543" s="12"/>
+      <c r="F1543" s="12"/>
+      <c r="G1543" s="12"/>
+      <c r="H1543" s="12"/>
+    </row>
+    <row r="1545" spans="1:10">
+      <c r="A1545" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="B1545" s="13"/>
+      <c r="C1545" s="13"/>
+    </row>
+    <row r="1546" spans="1:10">
+      <c r="A1546" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1546" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1546" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:10">
+      <c r="A1547" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1547" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1547" s="17" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:10">
+      <c r="A1549" s="18" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1549" s="18"/>
+      <c r="C1549" s="18"/>
+      <c r="D1549" s="18"/>
+      <c r="E1549" s="18"/>
+    </row>
+    <row r="1550" spans="1:10">
+      <c r="A1550" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1550" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1550" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1550" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1550" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:10">
+      <c r="A1551" s="21">
+        <v>2866</v>
+      </c>
+      <c r="B1551" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1551" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1551" s="22" t="s">
+        <v>667</v>
+      </c>
+      <c r="E1551" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:10">
+      <c r="A1553" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1553" s="8"/>
+      <c r="C1553" s="8"/>
+      <c r="D1553" s="8"/>
+      <c r="E1553" s="8"/>
+      <c r="F1553" s="8"/>
+      <c r="G1553" s="8"/>
+      <c r="H1553" s="8"/>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1554" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1554" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1554" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1554" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1554" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1554" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1554" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:10">
+      <c r="A1555" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B1555" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C1555" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1555" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1555" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1555" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1555" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="H1555" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:10">
+      <c r="A1556" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1556" s="12"/>
+      <c r="C1556" s="12"/>
+      <c r="D1556" s="12"/>
+      <c r="E1556" s="12"/>
+      <c r="F1556" s="12"/>
+      <c r="G1556" s="12"/>
+      <c r="H1556" s="12"/>
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="B1558" s="13"/>
+      <c r="C1558" s="13"/>
+    </row>
+    <row r="1559" spans="1:10">
+      <c r="A1559" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1559" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1559" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:10">
+      <c r="A1560" s="16">
+        <v>202400000000049</v>
+      </c>
+      <c r="B1560" s="16" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1560" s="17" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:10">
+      <c r="A1562" s="18" t="s">
+        <v>675</v>
+      </c>
+      <c r="B1562" s="18"/>
+      <c r="C1562" s="18"/>
+      <c r="D1562" s="18"/>
+      <c r="E1562" s="18"/>
+    </row>
+    <row r="1563" spans="1:10">
+      <c r="A1563" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1563" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1563" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1563" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1563" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:10">
+      <c r="A1564" s="21">
+        <v>3023</v>
+      </c>
+      <c r="B1564" s="21" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1564" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="D1564" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="E1564" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:10">
+      <c r="A1566" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="B1566" s="8"/>
+      <c r="C1566" s="8"/>
+      <c r="D1566" s="8"/>
+      <c r="E1566" s="8"/>
+      <c r="F1566" s="8"/>
+      <c r="G1566" s="8"/>
+      <c r="H1566" s="8"/>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1567" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1567" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1567" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1567" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1567" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1567" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1567" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:10">
+      <c r="A1568" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1568" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1568" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="D1568" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1568" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1568" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1568" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="H1568" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:10">
+      <c r="A1569" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1569" s="12"/>
+      <c r="C1569" s="12"/>
+      <c r="D1569" s="12"/>
+      <c r="E1569" s="12"/>
+      <c r="F1569" s="12"/>
+      <c r="G1569" s="12"/>
+      <c r="H1569" s="12"/>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="B1571" s="13"/>
+      <c r="C1571" s="13"/>
+    </row>
+    <row r="1572" spans="1:10">
+      <c r="A1572" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1572" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1572" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:10">
+      <c r="A1573" s="16">
+        <v>214</v>
+      </c>
+      <c r="B1573" s="16" t="s">
+        <v>683</v>
+      </c>
+      <c r="C1573" s="17" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:10">
+      <c r="A1575" s="18" t="s">
+        <v>685</v>
+      </c>
+      <c r="B1575" s="18"/>
+      <c r="C1575" s="18"/>
+      <c r="D1575" s="18"/>
+      <c r="E1575" s="18"/>
+    </row>
+    <row r="1576" spans="1:10">
+      <c r="A1576" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1576" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1576" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1576" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1576" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:10">
+      <c r="A1577" s="21">
+        <v>4064</v>
+      </c>
+      <c r="B1577" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="C1577" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1577" s="22" t="s">
+        <v>684</v>
+      </c>
+      <c r="E1577" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:10">
+      <c r="A1579" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="B1579" s="8"/>
+      <c r="C1579" s="8"/>
+      <c r="D1579" s="8"/>
+      <c r="E1579" s="8"/>
+      <c r="F1579" s="8"/>
+      <c r="G1579" s="8"/>
+      <c r="H1579" s="8"/>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1580" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1580" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1580" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1580" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1580" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1580" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1580" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:10">
+      <c r="A1581" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B1581" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="C1581" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D1581" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1581" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1581" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1581" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="H1581" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:10">
+      <c r="A1582" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1582" s="12"/>
+      <c r="C1582" s="12"/>
+      <c r="D1582" s="12"/>
+      <c r="E1582" s="12"/>
+      <c r="F1582" s="12"/>
+      <c r="G1582" s="12"/>
+      <c r="H1582" s="12"/>
+    </row>
+    <row r="1584" spans="1:10">
+      <c r="A1584" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1584" s="13"/>
+      <c r="C1584" s="13"/>
+    </row>
+    <row r="1585" spans="1:10">
+      <c r="A1585" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1585" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1585" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:10">
+      <c r="A1586" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1586" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="C1586" s="17" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="18" t="s">
+        <v>695</v>
+      </c>
+      <c r="B1588" s="18"/>
+      <c r="C1588" s="18"/>
+      <c r="D1588" s="18"/>
+      <c r="E1588" s="18"/>
+    </row>
+    <row r="1589" spans="1:10">
+      <c r="A1589" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1589" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1589" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1589" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1589" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:10">
+      <c r="A1590" s="21">
+        <v>5536</v>
+      </c>
+      <c r="B1590" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1590" s="21" t="s">
+        <v>688</v>
+      </c>
+      <c r="D1590" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="E1590" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:10">
+      <c r="A1592" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="B1592" s="8"/>
+      <c r="C1592" s="8"/>
+      <c r="D1592" s="8"/>
+      <c r="E1592" s="8"/>
+      <c r="F1592" s="8"/>
+      <c r="G1592" s="8"/>
+      <c r="H1592" s="8"/>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1593" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1593" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1593" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1593" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1593" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1593" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1593" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:10">
+      <c r="A1594" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B1594" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1594" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D1594" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1594" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1594" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1594" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="H1594" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:10">
+      <c r="A1595" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1595" s="12"/>
+      <c r="C1595" s="12"/>
+      <c r="D1595" s="12"/>
+      <c r="E1595" s="12"/>
+      <c r="F1595" s="12"/>
+      <c r="G1595" s="12"/>
+      <c r="H1595" s="12"/>
+    </row>
+    <row r="1597" spans="1:10">
+      <c r="A1597" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1597" s="13"/>
+      <c r="C1597" s="13"/>
+    </row>
+    <row r="1598" spans="1:10">
+      <c r="A1598" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1598" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1598" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:10">
+      <c r="A1599" s="16">
         <v>817</v>
       </c>
-      <c r="B1467" s="3" t="s">
-[...84 lines deleted...]
-      <c r="E1475" s="20" t="s">
+      <c r="B1599" s="16" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1599" s="17" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:10">
+      <c r="A1601" s="18" t="s">
+        <v>703</v>
+      </c>
+      <c r="B1601" s="18"/>
+      <c r="C1601" s="18"/>
+      <c r="D1601" s="18"/>
+      <c r="E1601" s="18"/>
+    </row>
+    <row r="1602" spans="1:10">
+      <c r="A1602" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1602" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1602" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1602" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1602" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1476" spans="1:10">
-[...143 lines deleted...]
-      <c r="E1488" s="20" t="s">
+    <row r="1603" spans="1:10">
+      <c r="A1603" s="21">
+        <v>5535</v>
+      </c>
+      <c r="B1603" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1603" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1603" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="E1603" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:10">
+      <c r="A1606" s="23"/>
+    </row>
+    <row r="1608" spans="1:10">
+      <c r="A1608" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1608" s="2"/>
+      <c r="C1608" s="2"/>
+      <c r="D1608" s="2"/>
+      <c r="E1608" s="2"/>
+      <c r="F1608" s="2"/>
+      <c r="G1608" s="2"/>
+      <c r="H1608" s="2"/>
+      <c r="I1608" s="2"/>
+      <c r="J1608" s="2"/>
+    </row>
+    <row r="1609" spans="1:10">
+      <c r="A1609" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1609" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1609" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1609" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1609" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1609" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1609" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1384 lines deleted...]
-        <v>71</v>
+      <c r="H1609" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1609" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1609" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1610" spans="1:10">
       <c r="A1610" s="3" t="s">
-        <v>553</v>
+        <v>278</v>
       </c>
       <c r="B1610" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1610" s="3"/>
+      <c r="D1610" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1610" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="F1610" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C1610" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G1610" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H1610" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1610" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I1610" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J1610" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:10">
+      <c r="A1612" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1612" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:10">
+      <c r="A1613" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>707</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1613" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:10">
+      <c r="A1614" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1614" t="s">
         <v>30</v>
       </c>
-    </row>
-[...27 lines deleted...]
-        <v>31</v>
+      <c r="F1614" t="s">
+        <v>708</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1614" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="1615" spans="1:10">
-      <c r="A1615" s="17" t="s">
-[...6 lines deleted...]
-        <v>888</v>
+      <c r="A1615" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>706</v>
       </c>
     </row>
     <row r="1617" spans="1:10">
-      <c r="A1617" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D1618" s="21" t="s">
+      <c r="A1617" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1617" s="7"/>
+      <c r="C1617" s="7"/>
+      <c r="D1617" s="7"/>
+      <c r="E1617" s="7"/>
+      <c r="F1617" s="7"/>
+      <c r="G1617" s="7"/>
+      <c r="H1617" s="7"/>
+    </row>
+    <row r="1619" spans="1:10">
+      <c r="A1619" s="8" t="s">
+        <v>710</v>
+      </c>
+      <c r="B1619" s="8"/>
+      <c r="C1619" s="8"/>
+      <c r="D1619" s="8"/>
+      <c r="E1619" s="8"/>
+      <c r="F1619" s="8"/>
+      <c r="G1619" s="8"/>
+      <c r="H1619" s="8"/>
+    </row>
+    <row r="1620" spans="1:10">
+      <c r="A1620" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1620" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1620" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1620" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1620" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1620" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1620" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1620" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:10">
+      <c r="A1621" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B1621" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1621" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="D1621" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E1621" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="F1621" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="G1621" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="H1621" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:10">
+      <c r="A1622" s="11" t="s">
+        <v>717</v>
+      </c>
+      <c r="B1622" s="12"/>
+      <c r="C1622" s="12"/>
+      <c r="D1622" s="12"/>
+      <c r="E1622" s="12"/>
+      <c r="F1622" s="12"/>
+      <c r="G1622" s="12"/>
+      <c r="H1622" s="12"/>
+    </row>
+    <row r="1624" spans="1:10">
+      <c r="A1624" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="B1624" s="13"/>
+      <c r="C1624" s="13"/>
+    </row>
+    <row r="1625" spans="1:10">
+      <c r="A1625" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1625" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1625" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1618" s="20" t="s">
+    </row>
+    <row r="1626" spans="1:10">
+      <c r="A1626" s="16">
+        <v>202300000000014</v>
+      </c>
+      <c r="B1626" s="16" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1626" s="17" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:10">
+      <c r="A1628" s="18" t="s">
+        <v>720</v>
+      </c>
+      <c r="B1628" s="18"/>
+      <c r="C1628" s="18"/>
+      <c r="D1628" s="18"/>
+      <c r="E1628" s="18"/>
+    </row>
+    <row r="1629" spans="1:10">
+      <c r="A1629" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1629" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1629" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1629" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1629" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1619" spans="1:10">
-[...34 lines deleted...]
-      <c r="A1625" s="4" t="s">
+    <row r="1630" spans="1:10">
+      <c r="A1630" s="21">
+        <v>5537</v>
+      </c>
+      <c r="B1630" s="21" t="s">
+        <v>721</v>
+      </c>
+      <c r="C1630" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="D1630" s="22" t="s">
+        <v>708</v>
+      </c>
+      <c r="E1630" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:10">
+      <c r="A1633" s="23"/>
+    </row>
+    <row r="1635" spans="1:10">
+      <c r="A1635" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B1635" s="2"/>
+      <c r="C1635" s="2"/>
+      <c r="D1635" s="2"/>
+      <c r="E1635" s="2"/>
+      <c r="F1635" s="2"/>
+      <c r="G1635" s="2"/>
+      <c r="H1635" s="2"/>
+      <c r="I1635" s="2"/>
+      <c r="J1635" s="2"/>
+    </row>
+    <row r="1636" spans="1:10">
+      <c r="A1636" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1625" s="4" t="s">
+      <c r="B1636" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1625" s="4" t="s">
+      <c r="C1636" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1625" s="4" t="s">
+      <c r="D1636" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1625" s="4" t="s">
+      <c r="E1636" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1625" s="4" t="s">
+      <c r="F1636" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1625" s="4" t="s">
+      <c r="G1636" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1625" s="4" t="s">
+      <c r="H1636" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1625" s="5" t="s">
+      <c r="I1636" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1625" s="5" t="s">
+      <c r="J1636" s="5" t="s">
         <v>11</v>
-      </c>
-[...174 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="1637" spans="1:10">
       <c r="A1637" s="3" t="s">
-        <v>509</v>
+        <v>600</v>
       </c>
       <c r="B1637" s="3" t="s">
-        <v>570</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="C1637" s="3"/>
       <c r="D1637" s="3" t="s">
-        <v>487</v>
+        <v>14</v>
       </c>
       <c r="E1637" s="3" t="s">
-        <v>488</v>
+        <v>724</v>
       </c>
       <c r="F1637" s="3" t="s">
-        <v>489</v>
+        <v>73</v>
       </c>
       <c r="G1637" s="3" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="H1637" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1637" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I1637" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="J1637" s="6" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:10">
+      <c r="A1639" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>726</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1639" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:10">
+      <c r="A1640" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>727</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1640" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:10">
+      <c r="A1641" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>725</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>725</v>
+      </c>
+      <c r="E1641" t="s">
         <v>30</v>
       </c>
-    </row>
-[...27 lines deleted...]
-        <v>31</v>
+      <c r="F1641" t="s">
+        <v>728</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1641" t="s">
+        <v>728</v>
       </c>
     </row>
     <row r="1642" spans="1:10">
-      <c r="A1642" s="17">
-[...6 lines deleted...]
-        <v>899</v>
+      <c r="A1642" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>728</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>729</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="1644" spans="1:10">
-      <c r="A1644" s="19" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A1644" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1644" s="7"/>
+      <c r="C1644" s="7"/>
+      <c r="D1644" s="7"/>
+      <c r="E1644" s="7"/>
+      <c r="F1644" s="7"/>
+      <c r="G1644" s="7"/>
+      <c r="H1644" s="7"/>
     </row>
     <row r="1646" spans="1:10">
-      <c r="A1646" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1646" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="B1646" s="8"/>
+      <c r="C1646" s="8"/>
+      <c r="D1646" s="8"/>
+      <c r="E1646" s="8"/>
+      <c r="F1646" s="8"/>
+      <c r="G1646" s="8"/>
+      <c r="H1646" s="8"/>
+    </row>
+    <row r="1647" spans="1:10">
+      <c r="A1647" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1647" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1647" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1647" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1647" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1647" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1647" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1647" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1648" spans="1:10">
-      <c r="A1648" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1648" s="9"/>
+      <c r="A1648" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1648" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1648" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D1648" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1648" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1648" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1648" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1648" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1649" spans="1:10">
-      <c r="A1649" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1649" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1649" s="12"/>
+      <c r="C1649" s="12"/>
+      <c r="D1649" s="12"/>
+      <c r="E1649" s="12"/>
+      <c r="F1649" s="12"/>
+      <c r="G1649" s="12"/>
+      <c r="H1649" s="12"/>
     </row>
     <row r="1651" spans="1:10">
-      <c r="A1651" s="12" t="s">
-        <v>904</v>
+      <c r="A1651" s="13" t="s">
+        <v>732</v>
       </c>
       <c r="B1651" s="13"/>
       <c r="C1651" s="13"/>
-      <c r="D1651" s="13"/>
-[...3 lines deleted...]
-      <c r="H1651" s="13"/>
+    </row>
+    <row r="1652" spans="1:10">
+      <c r="A1652" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1652" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1652" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1653" spans="1:10">
-      <c r="A1653" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1653" s="16">
+        <v>30</v>
+      </c>
+      <c r="B1653" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1653" s="17" t="s">
+        <v>734</v>
       </c>
     </row>
     <row r="1655" spans="1:10">
-      <c r="A1655" s="17">
-[...6 lines deleted...]
-        <v>907</v>
+      <c r="A1655" s="18" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1655" s="18"/>
+      <c r="C1655" s="18"/>
+      <c r="D1655" s="18"/>
+      <c r="E1655" s="18"/>
+    </row>
+    <row r="1656" spans="1:10">
+      <c r="A1656" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1656" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1656" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1656" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1656" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1657" spans="1:10">
-      <c r="A1657" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1657" s="21">
+        <v>4726</v>
+      </c>
+      <c r="B1657" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1657" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1657" s="22" t="s">
+        <v>734</v>
+      </c>
+      <c r="E1657" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1659" spans="1:10">
-      <c r="A1659" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1659" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="B1659" s="8"/>
+      <c r="C1659" s="8"/>
+      <c r="D1659" s="8"/>
+      <c r="E1659" s="8"/>
+      <c r="F1659" s="8"/>
+      <c r="G1659" s="8"/>
+      <c r="H1659" s="8"/>
+    </row>
+    <row r="1660" spans="1:10">
+      <c r="A1660" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1660" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1660" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1660" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1660" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1660" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1660" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1660" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1661" spans="1:10">
-      <c r="A1661" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1661" s="9"/>
+      <c r="A1661" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1661" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1661" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D1661" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1661" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1661" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1661" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1661" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1662" spans="1:10">
-      <c r="A1662" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1662" s="11" t="s">
+        <v>738</v>
+      </c>
+      <c r="B1662" s="12"/>
+      <c r="C1662" s="12"/>
+      <c r="D1662" s="12"/>
+      <c r="E1662" s="12"/>
+      <c r="F1662" s="12"/>
+      <c r="G1662" s="12"/>
+      <c r="H1662" s="12"/>
     </row>
     <row r="1664" spans="1:10">
-      <c r="A1664" s="12" t="s">
-        <v>910</v>
+      <c r="A1664" s="13" t="s">
+        <v>739</v>
       </c>
       <c r="B1664" s="13"/>
       <c r="C1664" s="13"/>
-      <c r="D1664" s="13"/>
-[...3 lines deleted...]
-      <c r="H1664" s="13"/>
+    </row>
+    <row r="1665" spans="1:10">
+      <c r="A1665" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1665" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1665" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1666" spans="1:10">
-      <c r="A1666" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1666" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1666" s="16" t="s">
+        <v>740</v>
+      </c>
+      <c r="C1666" s="17" t="s">
+        <v>741</v>
       </c>
     </row>
     <row r="1668" spans="1:10">
-      <c r="A1668" s="17">
-[...6 lines deleted...]
-        <v>912</v>
+      <c r="A1668" s="18" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1668" s="18"/>
+      <c r="C1668" s="18"/>
+      <c r="D1668" s="18"/>
+      <c r="E1668" s="18"/>
+    </row>
+    <row r="1669" spans="1:10">
+      <c r="A1669" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1669" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1669" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1669" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1669" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1670" spans="1:10">
-      <c r="A1670" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1670" s="21">
+        <v>4745</v>
+      </c>
+      <c r="B1670" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="C1670" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1670" s="22" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1670" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1672" spans="1:10">
-      <c r="A1672" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1672" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1672" s="8"/>
+      <c r="C1672" s="8"/>
+      <c r="D1672" s="8"/>
+      <c r="E1672" s="8"/>
+      <c r="F1672" s="8"/>
+      <c r="G1672" s="8"/>
+      <c r="H1672" s="8"/>
+    </row>
+    <row r="1673" spans="1:10">
+      <c r="A1673" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1673" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1673" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1673" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1673" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1673" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1673" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1673" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1674" spans="1:10">
-      <c r="A1674" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1674" s="9"/>
+      <c r="A1674" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1674" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1674" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D1674" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1674" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1674" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1674" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1674" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1675" spans="1:10">
-      <c r="A1675" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1675" s="11" t="s">
+        <v>745</v>
+      </c>
+      <c r="B1675" s="12"/>
+      <c r="C1675" s="12"/>
+      <c r="D1675" s="12"/>
+      <c r="E1675" s="12"/>
+      <c r="F1675" s="12"/>
+      <c r="G1675" s="12"/>
+      <c r="H1675" s="12"/>
     </row>
     <row r="1677" spans="1:10">
-      <c r="A1677" s="12" t="s">
-        <v>917</v>
+      <c r="A1677" s="13" t="s">
+        <v>746</v>
       </c>
       <c r="B1677" s="13"/>
       <c r="C1677" s="13"/>
-      <c r="D1677" s="13"/>
-[...3 lines deleted...]
-      <c r="H1677" s="13"/>
+    </row>
+    <row r="1678" spans="1:10">
+      <c r="A1678" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1678" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1678" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1679" spans="1:10">
-      <c r="A1679" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1679" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1679" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1679" s="17" t="s">
+        <v>747</v>
       </c>
     </row>
     <row r="1681" spans="1:10">
-      <c r="A1681" s="17">
-[...6 lines deleted...]
-        <v>919</v>
+      <c r="A1681" s="18" t="s">
+        <v>748</v>
+      </c>
+      <c r="B1681" s="18"/>
+      <c r="C1681" s="18"/>
+      <c r="D1681" s="18"/>
+      <c r="E1681" s="18"/>
+    </row>
+    <row r="1682" spans="1:10">
+      <c r="A1682" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1682" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1682" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1682" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1682" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1683" spans="1:10">
-      <c r="A1683" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1683" s="21">
+        <v>4727</v>
+      </c>
+      <c r="B1683" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1683" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1683" s="22" t="s">
+        <v>747</v>
+      </c>
+      <c r="E1683" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1685" spans="1:10">
-      <c r="A1685" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1685" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="B1685" s="8"/>
+      <c r="C1685" s="8"/>
+      <c r="D1685" s="8"/>
+      <c r="E1685" s="8"/>
+      <c r="F1685" s="8"/>
+      <c r="G1685" s="8"/>
+      <c r="H1685" s="8"/>
+    </row>
+    <row r="1686" spans="1:10">
+      <c r="A1686" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1686" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1686" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1686" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1686" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1686" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1686" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1686" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1687" spans="1:10">
-      <c r="A1687" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1687" s="9"/>
+      <c r="A1687" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1687" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1687" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D1687" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1687" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F1687" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1687" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H1687" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1688" spans="1:10">
-      <c r="A1688" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1688" s="11" t="s">
+        <v>750</v>
+      </c>
+      <c r="B1688" s="12"/>
+      <c r="C1688" s="12"/>
+      <c r="D1688" s="12"/>
+      <c r="E1688" s="12"/>
+      <c r="F1688" s="12"/>
+      <c r="G1688" s="12"/>
+      <c r="H1688" s="12"/>
     </row>
     <row r="1690" spans="1:10">
-      <c r="A1690" s="12" t="s">
-        <v>922</v>
+      <c r="A1690" s="13" t="s">
+        <v>751</v>
       </c>
       <c r="B1690" s="13"/>
       <c r="C1690" s="13"/>
-      <c r="D1690" s="13"/>
-[...3 lines deleted...]
-      <c r="H1690" s="13"/>
+    </row>
+    <row r="1691" spans="1:10">
+      <c r="A1691" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1691" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1691" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1692" spans="1:10">
-      <c r="A1692" s="14" t="s">
-[...13 lines deleted...]
-        <v>31</v>
+      <c r="A1692" s="16">
+        <v>27</v>
+      </c>
+      <c r="B1692" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1692" s="17" t="s">
+        <v>752</v>
       </c>
     </row>
     <row r="1694" spans="1:10">
-      <c r="A1694" s="17">
-[...6 lines deleted...]
-        <v>924</v>
+      <c r="A1694" s="18" t="s">
+        <v>753</v>
+      </c>
+      <c r="B1694" s="18"/>
+      <c r="C1694" s="18"/>
+      <c r="D1694" s="18"/>
+      <c r="E1694" s="18"/>
+    </row>
+    <row r="1695" spans="1:10">
+      <c r="A1695" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1695" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1695" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1695" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1695" s="19" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="1696" spans="1:10">
-      <c r="A1696" s="19" t="s">
-[...21 lines deleted...]
-        <v>8</v>
+      <c r="A1696" s="21">
+        <v>4728</v>
+      </c>
+      <c r="B1696" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1696" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1696" s="22" t="s">
+        <v>752</v>
+      </c>
+      <c r="E1696" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1698" spans="1:10">
-      <c r="A1698" s="22">
-[...12 lines deleted...]
-        <v>87</v>
+      <c r="A1698" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="B1698" s="8"/>
+      <c r="C1698" s="8"/>
+      <c r="D1698" s="8"/>
+      <c r="E1698" s="8"/>
+      <c r="F1698" s="8"/>
+      <c r="G1698" s="8"/>
+      <c r="H1698" s="8"/>
+    </row>
+    <row r="1699" spans="1:10">
+      <c r="A1699" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1699" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1699" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1699" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1699" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1699" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1699" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1699" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="1700" spans="1:10">
-      <c r="A1700" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H1700" s="9"/>
+      <c r="A1700" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B1700" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1700" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D1700" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1700" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="F1700" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1700" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="H1700" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="1701" spans="1:10">
-      <c r="A1701" s="10" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="A1701" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="B1701" s="12"/>
+      <c r="C1701" s="12"/>
+      <c r="D1701" s="12"/>
+      <c r="E1701" s="12"/>
+      <c r="F1701" s="12"/>
+      <c r="G1701" s="12"/>
+      <c r="H1701" s="12"/>
     </row>
     <row r="1703" spans="1:10">
-      <c r="A1703" s="12" t="s">
-        <v>927</v>
+      <c r="A1703" s="13" t="s">
+        <v>759</v>
       </c>
       <c r="B1703" s="13"/>
       <c r="C1703" s="13"/>
-      <c r="D1703" s="13"/>
-[...3 lines deleted...]
-      <c r="H1703" s="13"/>
+    </row>
+    <row r="1704" spans="1:10">
+      <c r="A1704" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1704" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1704" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="1705" spans="1:10">
-      <c r="A1705" s="14" t="s">
+      <c r="A1705" s="16">
+        <v>672</v>
+      </c>
+      <c r="B1705" s="16" t="s">
+        <v>760</v>
+      </c>
+      <c r="C1705" s="17" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:10">
+      <c r="A1706" s="24">
+        <v>698</v>
+      </c>
+      <c r="B1706" s="24" t="s">
+        <v>762</v>
+      </c>
+      <c r="C1706" s="25" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:10">
+      <c r="A1707" s="16">
+        <v>743</v>
+      </c>
+      <c r="B1707" s="16" t="s">
+        <v>764</v>
+      </c>
+      <c r="C1707" s="17" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:10">
+      <c r="A1708" s="24">
+        <v>760</v>
+      </c>
+      <c r="B1708" s="24" t="s">
+        <v>766</v>
+      </c>
+      <c r="C1708" s="25" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:10">
+      <c r="A1709" s="16">
+        <v>767</v>
+      </c>
+      <c r="B1709" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1709" s="17" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:10">
+      <c r="A1710" s="24">
+        <v>768</v>
+      </c>
+      <c r="B1710" s="24" t="s">
+        <v>770</v>
+      </c>
+      <c r="C1710" s="25" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:10">
+      <c r="A1712" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1712" s="18"/>
+      <c r="C1712" s="18"/>
+      <c r="D1712" s="18"/>
+      <c r="E1712" s="18"/>
+    </row>
+    <row r="1713" spans="1:10">
+      <c r="A1713" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1713" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1713" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1713" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1713" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:10">
+      <c r="A1714" s="21">
+        <v>1366</v>
+      </c>
+      <c r="B1714" s="21" t="s">
+        <v>773</v>
+      </c>
+      <c r="C1714" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1714" s="22" t="s">
+        <v>761</v>
+      </c>
+      <c r="E1714" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:10">
+      <c r="A1715" s="26">
+        <v>1874</v>
+      </c>
+      <c r="B1715" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C1715" s="26" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1715" s="27" t="s">
+        <v>763</v>
+      </c>
+      <c r="E1715" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:10">
+      <c r="A1716" s="21">
+        <v>2582</v>
+      </c>
+      <c r="B1716" s="21" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1716" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1716" s="22" t="s">
+        <v>765</v>
+      </c>
+      <c r="E1716" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:10">
+      <c r="A1717" s="26">
+        <v>3055</v>
+      </c>
+      <c r="B1717" s="26" t="s">
+        <v>770</v>
+      </c>
+      <c r="C1717" s="26" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1717" s="27" t="s">
+        <v>767</v>
+      </c>
+      <c r="E1717" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:10">
+      <c r="A1718" s="21">
+        <v>3465</v>
+      </c>
+      <c r="B1718" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1718" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1718" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="E1718" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:10">
+      <c r="A1719" s="26">
+        <v>3661</v>
+      </c>
+      <c r="B1719" s="26" t="s">
+        <v>775</v>
+      </c>
+      <c r="C1719" s="26" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1719" s="27" t="s">
+        <v>771</v>
+      </c>
+      <c r="E1719" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:10">
+      <c r="A1722" s="23"/>
+    </row>
+    <row r="1724" spans="1:10">
+      <c r="A1724" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="B1724" s="2"/>
+      <c r="C1724" s="2"/>
+      <c r="D1724" s="2"/>
+      <c r="E1724" s="2"/>
+      <c r="F1724" s="2"/>
+      <c r="G1724" s="2"/>
+      <c r="H1724" s="2"/>
+      <c r="I1724" s="2"/>
+      <c r="J1724" s="2"/>
+    </row>
+    <row r="1725" spans="1:10">
+      <c r="A1725" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1725" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1725" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1725" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1725" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1725" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1725" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1725" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1725" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1725" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:10">
+      <c r="A1726" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1726" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C1726" s="3"/>
+      <c r="D1726" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1726" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="F1726" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1726" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1726" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I1726" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="J1726" s="6" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:10">
+      <c r="A1728" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>778</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>726</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1728" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1728" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:10">
+      <c r="A1729" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>286</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1729" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1729" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>366</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>780</v>
+      </c>
+      <c r="G1730" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1730" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:10">
+      <c r="A1731" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>780</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>781</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:10">
+      <c r="A1733" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1733" s="7"/>
+      <c r="C1733" s="7"/>
+      <c r="D1733" s="7"/>
+      <c r="E1733" s="7"/>
+      <c r="F1733" s="7"/>
+      <c r="G1733" s="7"/>
+      <c r="H1733" s="7"/>
+    </row>
+    <row r="1735" spans="1:10">
+      <c r="A1735" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="B1735" s="8"/>
+      <c r="C1735" s="8"/>
+      <c r="D1735" s="8"/>
+      <c r="E1735" s="8"/>
+      <c r="F1735" s="8"/>
+      <c r="G1735" s="8"/>
+      <c r="H1735" s="8"/>
+    </row>
+    <row r="1736" spans="1:10">
+      <c r="A1736" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1736" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1736" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1736" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1736" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1736" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1736" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1736" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:10">
+      <c r="A1737" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B1737" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C1737" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D1737" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1737" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F1737" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1737" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="H1737" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:10">
+      <c r="A1738" s="11" t="s">
+        <v>784</v>
+      </c>
+      <c r="B1738" s="12"/>
+      <c r="C1738" s="12"/>
+      <c r="D1738" s="12"/>
+      <c r="E1738" s="12"/>
+      <c r="F1738" s="12"/>
+      <c r="G1738" s="12"/>
+      <c r="H1738" s="12"/>
+    </row>
+    <row r="1740" spans="1:10">
+      <c r="A1740" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="B1740" s="13"/>
+      <c r="C1740" s="13"/>
+    </row>
+    <row r="1741" spans="1:10">
+      <c r="A1741" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1741" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1741" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:10">
+      <c r="A1742" s="16">
+        <v>797</v>
+      </c>
+      <c r="B1742" s="16" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1742" s="17" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:10">
+      <c r="A1744" s="18" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1744" s="18"/>
+      <c r="C1744" s="18"/>
+      <c r="D1744" s="18"/>
+      <c r="E1744" s="18"/>
+    </row>
+    <row r="1745" spans="1:10">
+      <c r="A1745" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1745" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1745" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1745" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1745" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:10">
+      <c r="A1746" s="21">
+        <v>4725</v>
+      </c>
+      <c r="B1746" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1746" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1746" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="E1746" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:10">
+      <c r="A1749" s="23"/>
+    </row>
+    <row r="1751" spans="1:10">
+      <c r="A1751" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="B1751" s="2"/>
+      <c r="C1751" s="2"/>
+      <c r="D1751" s="2"/>
+      <c r="E1751" s="2"/>
+      <c r="F1751" s="2"/>
+      <c r="G1751" s="2"/>
+      <c r="H1751" s="2"/>
+      <c r="I1751" s="2"/>
+      <c r="J1751" s="2"/>
+    </row>
+    <row r="1752" spans="1:10">
+      <c r="A1752" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1752" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1752" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1752" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1752" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1752" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1752" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1752" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1752" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1752" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10">
+      <c r="A1753" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B1753" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1753" s="3"/>
+      <c r="D1753" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="E1753" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F1753" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1753" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H1753" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1753" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1753" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:10">
+      <c r="A1755" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>788</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>792</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>789</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1755" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:10">
+      <c r="A1756" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1756" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1756" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:10">
+      <c r="A1757" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>793</v>
+      </c>
+      <c r="G1757" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1757" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:10">
+      <c r="A1758" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>793</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>794</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:10">
+      <c r="A1760" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1760" s="7"/>
+      <c r="C1760" s="7"/>
+      <c r="D1760" s="7"/>
+      <c r="E1760" s="7"/>
+      <c r="F1760" s="7"/>
+      <c r="G1760" s="7"/>
+      <c r="H1760" s="7"/>
+    </row>
+    <row r="1762" spans="1:10">
+      <c r="A1762" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="B1762" s="8"/>
+      <c r="C1762" s="8"/>
+      <c r="D1762" s="8"/>
+      <c r="E1762" s="8"/>
+      <c r="F1762" s="8"/>
+      <c r="G1762" s="8"/>
+      <c r="H1762" s="8"/>
+    </row>
+    <row r="1763" spans="1:10">
+      <c r="A1763" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1763" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1763" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1763" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1763" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1763" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1763" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1763" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:10">
+      <c r="A1764" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B1764" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C1764" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1764" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1764" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F1764" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1764" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="H1764" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:10">
+      <c r="A1765" s="11" t="s">
+        <v>802</v>
+      </c>
+      <c r="B1765" s="12"/>
+      <c r="C1765" s="12"/>
+      <c r="D1765" s="12"/>
+      <c r="E1765" s="12"/>
+      <c r="F1765" s="12"/>
+      <c r="G1765" s="12"/>
+      <c r="H1765" s="12"/>
+    </row>
+    <row r="1767" spans="1:10">
+      <c r="A1767" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="B1767" s="13"/>
+      <c r="C1767" s="13"/>
+    </row>
+    <row r="1768" spans="1:10">
+      <c r="A1768" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1768" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1768" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:10">
+      <c r="A1769" s="16">
+        <v>1448</v>
+      </c>
+      <c r="B1769" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="C1769" s="17" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:10">
+      <c r="A1771" s="18" t="s">
+        <v>806</v>
+      </c>
+      <c r="B1771" s="18"/>
+      <c r="C1771" s="18"/>
+      <c r="D1771" s="18"/>
+      <c r="E1771" s="18"/>
+    </row>
+    <row r="1772" spans="1:10">
+      <c r="A1772" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1772" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1772" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1772" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1772" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:10">
+      <c r="A1773" s="21">
+        <v>380</v>
+      </c>
+      <c r="B1773" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="C1773" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1773" s="22" t="s">
+        <v>805</v>
+      </c>
+      <c r="E1773" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:10">
+      <c r="A1775" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="B1775" s="8"/>
+      <c r="C1775" s="8"/>
+      <c r="D1775" s="8"/>
+      <c r="E1775" s="8"/>
+      <c r="F1775" s="8"/>
+      <c r="G1775" s="8"/>
+      <c r="H1775" s="8"/>
+    </row>
+    <row r="1776" spans="1:10">
+      <c r="A1776" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1776" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1776" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1776" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1776" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1776" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1776" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1776" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:10">
+      <c r="A1777" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B1777" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C1777" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1777" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1777" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1777" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1777" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="H1777" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:10">
+      <c r="A1778" s="11" t="s">
+        <v>809</v>
+      </c>
+      <c r="B1778" s="12"/>
+      <c r="C1778" s="12"/>
+      <c r="D1778" s="12"/>
+      <c r="E1778" s="12"/>
+      <c r="F1778" s="12"/>
+      <c r="G1778" s="12"/>
+      <c r="H1778" s="12"/>
+    </row>
+    <row r="1780" spans="1:10">
+      <c r="A1780" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1780" s="13"/>
+      <c r="C1780" s="13"/>
+    </row>
+    <row r="1781" spans="1:10">
+      <c r="A1781" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1781" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1781" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="16">
+        <v>1450</v>
+      </c>
+      <c r="B1782" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1782" s="17" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:10">
+      <c r="A1784" s="18" t="s">
+        <v>813</v>
+      </c>
+      <c r="B1784" s="18"/>
+      <c r="C1784" s="18"/>
+      <c r="D1784" s="18"/>
+      <c r="E1784" s="18"/>
+    </row>
+    <row r="1785" spans="1:10">
+      <c r="A1785" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1785" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1785" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1785" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1785" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:10">
+      <c r="A1786" s="21">
+        <v>355</v>
+      </c>
+      <c r="B1786" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="C1786" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1786" s="22" t="s">
+        <v>812</v>
+      </c>
+      <c r="E1786" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:10">
+      <c r="A1788" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="B1788" s="8"/>
+      <c r="C1788" s="8"/>
+      <c r="D1788" s="8"/>
+      <c r="E1788" s="8"/>
+      <c r="F1788" s="8"/>
+      <c r="G1788" s="8"/>
+      <c r="H1788" s="8"/>
+    </row>
+    <row r="1789" spans="1:10">
+      <c r="A1789" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1789" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1789" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1789" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1789" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1789" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1789" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1789" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:10">
+      <c r="A1790" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B1790" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1790" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1790" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1790" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1790" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1790" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1790" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:10">
+      <c r="A1791" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1791" s="12"/>
+      <c r="C1791" s="12"/>
+      <c r="D1791" s="12"/>
+      <c r="E1791" s="12"/>
+      <c r="F1791" s="12"/>
+      <c r="G1791" s="12"/>
+      <c r="H1791" s="12"/>
+    </row>
+    <row r="1793" spans="1:10">
+      <c r="A1793" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="B1793" s="13"/>
+      <c r="C1793" s="13"/>
+    </row>
+    <row r="1794" spans="1:10">
+      <c r="A1794" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1794" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1794" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:10">
+      <c r="A1795" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1795" s="16" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1795" s="17" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:10">
+      <c r="A1797" s="18" t="s">
+        <v>820</v>
+      </c>
+      <c r="B1797" s="18"/>
+      <c r="C1797" s="18"/>
+      <c r="D1797" s="18"/>
+      <c r="E1797" s="18"/>
+    </row>
+    <row r="1798" spans="1:10">
+      <c r="A1798" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1798" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1798" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1798" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1798" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:10">
+      <c r="A1799" s="21">
+        <v>251</v>
+      </c>
+      <c r="B1799" s="21" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1799" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="D1799" s="22" t="s">
+        <v>819</v>
+      </c>
+      <c r="E1799" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:10">
+      <c r="A1801" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="B1801" s="8"/>
+      <c r="C1801" s="8"/>
+      <c r="D1801" s="8"/>
+      <c r="E1801" s="8"/>
+      <c r="F1801" s="8"/>
+      <c r="G1801" s="8"/>
+      <c r="H1801" s="8"/>
+    </row>
+    <row r="1802" spans="1:10">
+      <c r="A1802" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1802" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1802" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1802" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1802" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1802" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1802" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1802" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:10">
+      <c r="A1803" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1803" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1803" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1803" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1803" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1803" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1803" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1803" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:10">
+      <c r="A1804" s="11" t="s">
+        <v>823</v>
+      </c>
+      <c r="B1804" s="12"/>
+      <c r="C1804" s="12"/>
+      <c r="D1804" s="12"/>
+      <c r="E1804" s="12"/>
+      <c r="F1804" s="12"/>
+      <c r="G1804" s="12"/>
+      <c r="H1804" s="12"/>
+    </row>
+    <row r="1806" spans="1:10">
+      <c r="A1806" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="B1806" s="13"/>
+      <c r="C1806" s="13"/>
+    </row>
+    <row r="1807" spans="1:10">
+      <c r="A1807" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1807" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1807" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1808" s="16" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1808" s="17" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:10">
+      <c r="A1810" s="18" t="s">
+        <v>826</v>
+      </c>
+      <c r="B1810" s="18"/>
+      <c r="C1810" s="18"/>
+      <c r="D1810" s="18"/>
+      <c r="E1810" s="18"/>
+    </row>
+    <row r="1811" spans="1:10">
+      <c r="A1811" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1811" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1811" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1811" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1811" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:10">
+      <c r="A1812" s="21">
+        <v>267</v>
+      </c>
+      <c r="B1812" s="21" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1812" s="21" t="s">
+        <v>822</v>
+      </c>
+      <c r="D1812" s="22" t="s">
+        <v>825</v>
+      </c>
+      <c r="E1812" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:10">
+      <c r="A1814" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="B1814" s="8"/>
+      <c r="C1814" s="8"/>
+      <c r="D1814" s="8"/>
+      <c r="E1814" s="8"/>
+      <c r="F1814" s="8"/>
+      <c r="G1814" s="8"/>
+      <c r="H1814" s="8"/>
+    </row>
+    <row r="1815" spans="1:10">
+      <c r="A1815" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1815" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1815" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1815" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1815" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1815" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1815" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1815" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:10">
+      <c r="A1816" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1816" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1816" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1816" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1816" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1816" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1816" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1816" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:10">
+      <c r="A1817" s="11" t="s">
+        <v>829</v>
+      </c>
+      <c r="B1817" s="12"/>
+      <c r="C1817" s="12"/>
+      <c r="D1817" s="12"/>
+      <c r="E1817" s="12"/>
+      <c r="F1817" s="12"/>
+      <c r="G1817" s="12"/>
+      <c r="H1817" s="12"/>
+    </row>
+    <row r="1819" spans="1:10">
+      <c r="A1819" s="13" t="s">
+        <v>830</v>
+      </c>
+      <c r="B1819" s="13"/>
+      <c r="C1819" s="13"/>
+    </row>
+    <row r="1820" spans="1:10">
+      <c r="A1820" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1820" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1820" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1821" s="16" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1821" s="17" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:10">
+      <c r="A1823" s="18" t="s">
+        <v>832</v>
+      </c>
+      <c r="B1823" s="18"/>
+      <c r="C1823" s="18"/>
+      <c r="D1823" s="18"/>
+      <c r="E1823" s="18"/>
+    </row>
+    <row r="1824" spans="1:10">
+      <c r="A1824" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1824" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1824" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1824" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1824" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:10">
+      <c r="A1825" s="21">
+        <v>268</v>
+      </c>
+      <c r="B1825" s="21" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1825" s="21" t="s">
+        <v>828</v>
+      </c>
+      <c r="D1825" s="22" t="s">
+        <v>831</v>
+      </c>
+      <c r="E1825" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:10">
+      <c r="A1827" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B1827" s="8"/>
+      <c r="C1827" s="8"/>
+      <c r="D1827" s="8"/>
+      <c r="E1827" s="8"/>
+      <c r="F1827" s="8"/>
+      <c r="G1827" s="8"/>
+      <c r="H1827" s="8"/>
+    </row>
+    <row r="1828" spans="1:10">
+      <c r="A1828" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1828" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1828" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1828" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1828" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1828" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1828" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1828" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:10">
+      <c r="A1829" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B1829" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1829" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1829" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1829" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1829" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1829" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="H1829" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:10">
+      <c r="A1830" s="11" t="s">
+        <v>836</v>
+      </c>
+      <c r="B1830" s="12"/>
+      <c r="C1830" s="12"/>
+      <c r="D1830" s="12"/>
+      <c r="E1830" s="12"/>
+      <c r="F1830" s="12"/>
+      <c r="G1830" s="12"/>
+      <c r="H1830" s="12"/>
+    </row>
+    <row r="1832" spans="1:10">
+      <c r="A1832" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="B1832" s="13"/>
+      <c r="C1832" s="13"/>
+    </row>
+    <row r="1833" spans="1:10">
+      <c r="A1833" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1833" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1833" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="16">
+        <v>13939</v>
+      </c>
+      <c r="B1834" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C1834" s="17" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:10">
+      <c r="A1836" s="18" t="s">
+        <v>840</v>
+      </c>
+      <c r="B1836" s="18"/>
+      <c r="C1836" s="18"/>
+      <c r="D1836" s="18"/>
+      <c r="E1836" s="18"/>
+    </row>
+    <row r="1837" spans="1:10">
+      <c r="A1837" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1837" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1837" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1837" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1837" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:10">
+      <c r="A1838" s="21">
+        <v>569</v>
+      </c>
+      <c r="B1838" s="21" t="s">
+        <v>841</v>
+      </c>
+      <c r="C1838" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D1838" s="22" t="s">
+        <v>839</v>
+      </c>
+      <c r="E1838" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:10">
+      <c r="A1840" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="B1840" s="8"/>
+      <c r="C1840" s="8"/>
+      <c r="D1840" s="8"/>
+      <c r="E1840" s="8"/>
+      <c r="F1840" s="8"/>
+      <c r="G1840" s="8"/>
+      <c r="H1840" s="8"/>
+    </row>
+    <row r="1841" spans="1:10">
+      <c r="A1841" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1841" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1841" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1841" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1841" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1841" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1841" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1841" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:10">
+      <c r="A1842" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B1842" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C1842" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1842" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1842" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1842" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1842" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="H1842" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:10">
+      <c r="A1843" s="11" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1843" s="12"/>
+      <c r="C1843" s="12"/>
+      <c r="D1843" s="12"/>
+      <c r="E1843" s="12"/>
+      <c r="F1843" s="12"/>
+      <c r="G1843" s="12"/>
+      <c r="H1843" s="12"/>
+    </row>
+    <row r="1845" spans="1:10">
+      <c r="A1845" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="B1845" s="13"/>
+      <c r="C1845" s="13"/>
+    </row>
+    <row r="1846" spans="1:10">
+      <c r="A1846" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1846" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1846" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:10">
+      <c r="A1847" s="16">
+        <v>1580</v>
+      </c>
+      <c r="B1847" s="16" t="s">
+        <v>845</v>
+      </c>
+      <c r="C1847" s="17" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:10">
+      <c r="A1849" s="18" t="s">
+        <v>847</v>
+      </c>
+      <c r="B1849" s="18"/>
+      <c r="C1849" s="18"/>
+      <c r="D1849" s="18"/>
+      <c r="E1849" s="18"/>
+    </row>
+    <row r="1850" spans="1:10">
+      <c r="A1850" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1850" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1850" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1850" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1850" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:10">
+      <c r="A1851" s="21">
+        <v>517</v>
+      </c>
+      <c r="B1851" s="21" t="s">
+        <v>848</v>
+      </c>
+      <c r="C1851" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1851" s="22" t="s">
+        <v>846</v>
+      </c>
+      <c r="E1851" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:10">
+      <c r="A1853" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1853" s="8"/>
+      <c r="C1853" s="8"/>
+      <c r="D1853" s="8"/>
+      <c r="E1853" s="8"/>
+      <c r="F1853" s="8"/>
+      <c r="G1853" s="8"/>
+      <c r="H1853" s="8"/>
+    </row>
+    <row r="1854" spans="1:10">
+      <c r="A1854" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1854" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1854" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1854" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1854" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1854" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1854" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1854" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:10">
+      <c r="A1855" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1855" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1855" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1855" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1855" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1855" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1855" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1855" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:10">
+      <c r="A1856" s="11" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1856" s="12"/>
+      <c r="C1856" s="12"/>
+      <c r="D1856" s="12"/>
+      <c r="E1856" s="12"/>
+      <c r="F1856" s="12"/>
+      <c r="G1856" s="12"/>
+      <c r="H1856" s="12"/>
+    </row>
+    <row r="1858" spans="1:10">
+      <c r="A1858" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="B1858" s="13"/>
+      <c r="C1858" s="13"/>
+    </row>
+    <row r="1859" spans="1:10">
+      <c r="A1859" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1859" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1859" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" s="16">
+        <v>3494</v>
+      </c>
+      <c r="B1860" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="C1860" s="17" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:10">
+      <c r="A1862" s="18" t="s">
+        <v>857</v>
+      </c>
+      <c r="B1862" s="18"/>
+      <c r="C1862" s="18"/>
+      <c r="D1862" s="18"/>
+      <c r="E1862" s="18"/>
+    </row>
+    <row r="1863" spans="1:10">
+      <c r="A1863" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1863" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1863" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1863" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1863" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:10">
+      <c r="A1864" s="21">
+        <v>478</v>
+      </c>
+      <c r="B1864" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1864" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1864" s="22" t="s">
+        <v>856</v>
+      </c>
+      <c r="E1864" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:10">
+      <c r="A1866" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="B1866" s="8"/>
+      <c r="C1866" s="8"/>
+      <c r="D1866" s="8"/>
+      <c r="E1866" s="8"/>
+      <c r="F1866" s="8"/>
+      <c r="G1866" s="8"/>
+      <c r="H1866" s="8"/>
+    </row>
+    <row r="1867" spans="1:10">
+      <c r="A1867" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1867" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1867" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1867" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1867" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1867" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1867" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1867" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:10">
+      <c r="A1868" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1868" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1868" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1868" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1868" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1868" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1868" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="H1868" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:10">
+      <c r="A1869" s="11" t="s">
+        <v>861</v>
+      </c>
+      <c r="B1869" s="12"/>
+      <c r="C1869" s="12"/>
+      <c r="D1869" s="12"/>
+      <c r="E1869" s="12"/>
+      <c r="F1869" s="12"/>
+      <c r="G1869" s="12"/>
+      <c r="H1869" s="12"/>
+    </row>
+    <row r="1871" spans="1:10">
+      <c r="A1871" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="B1871" s="13"/>
+      <c r="C1871" s="13"/>
+    </row>
+    <row r="1872" spans="1:10">
+      <c r="A1872" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1872" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1872" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" s="16">
+        <v>3500</v>
+      </c>
+      <c r="B1873" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C1873" s="17" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:10">
+      <c r="A1875" s="18" t="s">
+        <v>865</v>
+      </c>
+      <c r="B1875" s="18"/>
+      <c r="C1875" s="18"/>
+      <c r="D1875" s="18"/>
+      <c r="E1875" s="18"/>
+    </row>
+    <row r="1876" spans="1:10">
+      <c r="A1876" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1876" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1876" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1876" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1876" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:10">
+      <c r="A1877" s="21">
+        <v>440</v>
+      </c>
+      <c r="B1877" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1877" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1877" s="22" t="s">
+        <v>864</v>
+      </c>
+      <c r="E1877" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:10">
+      <c r="A1879" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="B1879" s="8"/>
+      <c r="C1879" s="8"/>
+      <c r="D1879" s="8"/>
+      <c r="E1879" s="8"/>
+      <c r="F1879" s="8"/>
+      <c r="G1879" s="8"/>
+      <c r="H1879" s="8"/>
+    </row>
+    <row r="1880" spans="1:10">
+      <c r="A1880" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1880" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1880" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1880" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1880" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1880" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1880" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1880" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:10">
+      <c r="A1881" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1881" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1881" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1881" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1881" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1881" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1881" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1881" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:10">
+      <c r="A1882" s="11" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1882" s="12"/>
+      <c r="C1882" s="12"/>
+      <c r="D1882" s="12"/>
+      <c r="E1882" s="12"/>
+      <c r="F1882" s="12"/>
+      <c r="G1882" s="12"/>
+      <c r="H1882" s="12"/>
+    </row>
+    <row r="1884" spans="1:10">
+      <c r="A1884" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1884" s="13"/>
+      <c r="C1884" s="13"/>
+    </row>
+    <row r="1885" spans="1:10">
+      <c r="A1885" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1885" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1885" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:10">
+      <c r="A1886" s="16">
+        <v>3503</v>
+      </c>
+      <c r="B1886" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C1886" s="17" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:10">
+      <c r="A1888" s="18" t="s">
+        <v>869</v>
+      </c>
+      <c r="B1888" s="18"/>
+      <c r="C1888" s="18"/>
+      <c r="D1888" s="18"/>
+      <c r="E1888" s="18"/>
+    </row>
+    <row r="1889" spans="1:10">
+      <c r="A1889" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1889" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1889" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1889" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1889" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:10">
+      <c r="A1890" s="21">
+        <v>441</v>
+      </c>
+      <c r="B1890" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1890" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1890" s="22" t="s">
+        <v>868</v>
+      </c>
+      <c r="E1890" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:10">
+      <c r="A1892" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="B1892" s="8"/>
+      <c r="C1892" s="8"/>
+      <c r="D1892" s="8"/>
+      <c r="E1892" s="8"/>
+      <c r="F1892" s="8"/>
+      <c r="G1892" s="8"/>
+      <c r="H1892" s="8"/>
+    </row>
+    <row r="1893" spans="1:10">
+      <c r="A1893" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1893" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1893" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1893" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1893" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1893" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1893" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1893" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:10">
+      <c r="A1894" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1894" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1894" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1894" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1894" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1894" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1894" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1894" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:10">
+      <c r="A1895" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="B1895" s="12"/>
+      <c r="C1895" s="12"/>
+      <c r="D1895" s="12"/>
+      <c r="E1895" s="12"/>
+      <c r="F1895" s="12"/>
+      <c r="G1895" s="12"/>
+      <c r="H1895" s="12"/>
+    </row>
+    <row r="1897" spans="1:10">
+      <c r="A1897" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="B1897" s="13"/>
+      <c r="C1897" s="13"/>
+    </row>
+    <row r="1898" spans="1:10">
+      <c r="A1898" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1898" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1898" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:10">
+      <c r="A1899" s="16">
+        <v>3499</v>
+      </c>
+      <c r="B1899" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C1899" s="17" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:10">
+      <c r="A1901" s="18" t="s">
+        <v>874</v>
+      </c>
+      <c r="B1901" s="18"/>
+      <c r="C1901" s="18"/>
+      <c r="D1901" s="18"/>
+      <c r="E1901" s="18"/>
+    </row>
+    <row r="1902" spans="1:10">
+      <c r="A1902" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1902" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1902" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1902" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1902" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:10">
+      <c r="A1903" s="21">
+        <v>442</v>
+      </c>
+      <c r="B1903" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="C1903" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1903" s="22" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1903" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:10">
+      <c r="A1905" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="B1905" s="8"/>
+      <c r="C1905" s="8"/>
+      <c r="D1905" s="8"/>
+      <c r="E1905" s="8"/>
+      <c r="F1905" s="8"/>
+      <c r="G1905" s="8"/>
+      <c r="H1905" s="8"/>
+    </row>
+    <row r="1906" spans="1:10">
+      <c r="A1906" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1906" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1906" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1906" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1906" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1906" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1906" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1906" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:10">
+      <c r="A1907" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1907" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1907" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1907" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1907" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1907" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1907" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1907" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:10">
+      <c r="A1908" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="B1908" s="12"/>
+      <c r="C1908" s="12"/>
+      <c r="D1908" s="12"/>
+      <c r="E1908" s="12"/>
+      <c r="F1908" s="12"/>
+      <c r="G1908" s="12"/>
+      <c r="H1908" s="12"/>
+    </row>
+    <row r="1910" spans="1:10">
+      <c r="A1910" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="B1910" s="13"/>
+      <c r="C1910" s="13"/>
+    </row>
+    <row r="1911" spans="1:10">
+      <c r="A1911" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1911" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1911" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:10">
+      <c r="A1912" s="16">
+        <v>3570</v>
+      </c>
+      <c r="B1912" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1912" s="17" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:10">
+      <c r="A1914" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B1914" s="18"/>
+      <c r="C1914" s="18"/>
+      <c r="D1914" s="18"/>
+      <c r="E1914" s="18"/>
+    </row>
+    <row r="1915" spans="1:10">
+      <c r="A1915" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1915" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1915" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1915" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1915" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:10">
+      <c r="A1916" s="21">
+        <v>828</v>
+      </c>
+      <c r="B1916" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="C1916" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1916" s="22" t="s">
+        <v>878</v>
+      </c>
+      <c r="E1916" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:10">
+      <c r="A1918" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="B1918" s="8"/>
+      <c r="C1918" s="8"/>
+      <c r="D1918" s="8"/>
+      <c r="E1918" s="8"/>
+      <c r="F1918" s="8"/>
+      <c r="G1918" s="8"/>
+      <c r="H1918" s="8"/>
+    </row>
+    <row r="1919" spans="1:10">
+      <c r="A1919" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1919" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1919" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1919" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1919" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1919" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1919" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1919" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:10">
+      <c r="A1920" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1920" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1920" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1920" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1920" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1920" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1920" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1920" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:10">
+      <c r="A1921" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1921" s="12"/>
+      <c r="C1921" s="12"/>
+      <c r="D1921" s="12"/>
+      <c r="E1921" s="12"/>
+      <c r="F1921" s="12"/>
+      <c r="G1921" s="12"/>
+      <c r="H1921" s="12"/>
+    </row>
+    <row r="1923" spans="1:10">
+      <c r="A1923" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="B1923" s="13"/>
+      <c r="C1923" s="13"/>
+    </row>
+    <row r="1924" spans="1:10">
+      <c r="A1924" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1924" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1924" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:10">
+      <c r="A1925" s="16">
+        <v>3574</v>
+      </c>
+      <c r="B1925" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1925" s="17" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:10">
+      <c r="A1927" s="18" t="s">
+        <v>886</v>
+      </c>
+      <c r="B1927" s="18"/>
+      <c r="C1927" s="18"/>
+      <c r="D1927" s="18"/>
+      <c r="E1927" s="18"/>
+    </row>
+    <row r="1928" spans="1:10">
+      <c r="A1928" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1928" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1928" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1928" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1928" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:10">
+      <c r="A1929" s="21">
+        <v>818</v>
+      </c>
+      <c r="B1929" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="C1929" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1929" s="22" t="s">
+        <v>885</v>
+      </c>
+      <c r="E1929" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:10">
+      <c r="A1931" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="B1931" s="8"/>
+      <c r="C1931" s="8"/>
+      <c r="D1931" s="8"/>
+      <c r="E1931" s="8"/>
+      <c r="F1931" s="8"/>
+      <c r="G1931" s="8"/>
+      <c r="H1931" s="8"/>
+    </row>
+    <row r="1932" spans="1:10">
+      <c r="A1932" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1932" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1932" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1932" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1932" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1932" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1932" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1932" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:10">
+      <c r="A1933" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1933" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1933" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1933" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1933" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1933" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1933" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1933" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:10">
+      <c r="A1934" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1934" s="12"/>
+      <c r="C1934" s="12"/>
+      <c r="D1934" s="12"/>
+      <c r="E1934" s="12"/>
+      <c r="F1934" s="12"/>
+      <c r="G1934" s="12"/>
+      <c r="H1934" s="12"/>
+    </row>
+    <row r="1936" spans="1:10">
+      <c r="A1936" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="B1936" s="13"/>
+      <c r="C1936" s="13"/>
+    </row>
+    <row r="1937" spans="1:10">
+      <c r="A1937" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1937" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1937" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:10">
+      <c r="A1938" s="16">
+        <v>3575</v>
+      </c>
+      <c r="B1938" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1938" s="17" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:10">
+      <c r="A1940" s="18" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1940" s="18"/>
+      <c r="C1940" s="18"/>
+      <c r="D1940" s="18"/>
+      <c r="E1940" s="18"/>
+    </row>
+    <row r="1941" spans="1:10">
+      <c r="A1941" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1941" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1941" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1941" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1941" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:10">
+      <c r="A1942" s="21">
+        <v>819</v>
+      </c>
+      <c r="B1942" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="C1942" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1942" s="22" t="s">
+        <v>890</v>
+      </c>
+      <c r="E1942" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:10">
+      <c r="A1944" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="B1944" s="8"/>
+      <c r="C1944" s="8"/>
+      <c r="D1944" s="8"/>
+      <c r="E1944" s="8"/>
+      <c r="F1944" s="8"/>
+      <c r="G1944" s="8"/>
+      <c r="H1944" s="8"/>
+    </row>
+    <row r="1945" spans="1:10">
+      <c r="A1945" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1945" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1945" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1945" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1945" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1945" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1945" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1945" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:10">
+      <c r="A1946" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1946" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C1946" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1946" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1946" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1946" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G1946" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="H1946" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:10">
+      <c r="A1947" s="11" t="s">
+        <v>893</v>
+      </c>
+      <c r="B1947" s="12"/>
+      <c r="C1947" s="12"/>
+      <c r="D1947" s="12"/>
+      <c r="E1947" s="12"/>
+      <c r="F1947" s="12"/>
+      <c r="G1947" s="12"/>
+      <c r="H1947" s="12"/>
+    </row>
+    <row r="1949" spans="1:10">
+      <c r="A1949" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="B1949" s="13"/>
+      <c r="C1949" s="13"/>
+    </row>
+    <row r="1950" spans="1:10">
+      <c r="A1950" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1950" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1950" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:10">
+      <c r="A1951" s="16">
+        <v>3573</v>
+      </c>
+      <c r="B1951" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1951" s="17" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:10">
+      <c r="A1953" s="18" t="s">
+        <v>896</v>
+      </c>
+      <c r="B1953" s="18"/>
+      <c r="C1953" s="18"/>
+      <c r="D1953" s="18"/>
+      <c r="E1953" s="18"/>
+    </row>
+    <row r="1954" spans="1:10">
+      <c r="A1954" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1954" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1954" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1954" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1954" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:10">
+      <c r="A1955" s="21">
+        <v>817</v>
+      </c>
+      <c r="B1955" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="C1955" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1955" s="22" t="s">
+        <v>895</v>
+      </c>
+      <c r="E1955" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:10">
+      <c r="A1957" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="B1957" s="8"/>
+      <c r="C1957" s="8"/>
+      <c r="D1957" s="8"/>
+      <c r="E1957" s="8"/>
+      <c r="F1957" s="8"/>
+      <c r="G1957" s="8"/>
+      <c r="H1957" s="8"/>
+    </row>
+    <row r="1958" spans="1:10">
+      <c r="A1958" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1958" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1958" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1958" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1958" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1958" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1958" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1958" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:10">
+      <c r="A1959" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1959" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1959" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1959" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1959" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1959" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1959" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1959" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:10">
+      <c r="A1960" s="11" t="s">
+        <v>898</v>
+      </c>
+      <c r="B1960" s="12"/>
+      <c r="C1960" s="12"/>
+      <c r="D1960" s="12"/>
+      <c r="E1960" s="12"/>
+      <c r="F1960" s="12"/>
+      <c r="G1960" s="12"/>
+      <c r="H1960" s="12"/>
+    </row>
+    <row r="1962" spans="1:10">
+      <c r="A1962" s="13" t="s">
+        <v>899</v>
+      </c>
+      <c r="B1962" s="13"/>
+      <c r="C1962" s="13"/>
+    </row>
+    <row r="1963" spans="1:10">
+      <c r="A1963" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1963" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1963" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:10">
+      <c r="A1964" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1964" s="16" t="s">
+        <v>900</v>
+      </c>
+      <c r="C1964" s="17" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:10">
+      <c r="A1966" s="18" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1966" s="18"/>
+      <c r="C1966" s="18"/>
+      <c r="D1966" s="18"/>
+      <c r="E1966" s="18"/>
+    </row>
+    <row r="1967" spans="1:10">
+      <c r="A1967" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1967" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1967" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1967" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1967" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:10">
+      <c r="A1968" s="21">
+        <v>1372</v>
+      </c>
+      <c r="B1968" s="21" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1968" s="21" t="s">
+        <v>822</v>
+      </c>
+      <c r="D1968" s="22" t="s">
+        <v>901</v>
+      </c>
+      <c r="E1968" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:10">
+      <c r="A1970" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="B1970" s="8"/>
+      <c r="C1970" s="8"/>
+      <c r="D1970" s="8"/>
+      <c r="E1970" s="8"/>
+      <c r="F1970" s="8"/>
+      <c r="G1970" s="8"/>
+      <c r="H1970" s="8"/>
+    </row>
+    <row r="1971" spans="1:10">
+      <c r="A1971" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1971" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1971" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1971" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1971" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1971" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1971" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1971" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:10">
+      <c r="A1972" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1972" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1972" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1972" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1972" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1972" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1972" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1972" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:10">
+      <c r="A1973" s="11" t="s">
+        <v>906</v>
+      </c>
+      <c r="B1973" s="12"/>
+      <c r="C1973" s="12"/>
+      <c r="D1973" s="12"/>
+      <c r="E1973" s="12"/>
+      <c r="F1973" s="12"/>
+      <c r="G1973" s="12"/>
+      <c r="H1973" s="12"/>
+    </row>
+    <row r="1975" spans="1:10">
+      <c r="A1975" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="B1975" s="13"/>
+      <c r="C1975" s="13"/>
+    </row>
+    <row r="1976" spans="1:10">
+      <c r="A1976" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1976" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1976" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:10">
+      <c r="A1977" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1977" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="C1977" s="17" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:10">
+      <c r="A1979" s="18" t="s">
+        <v>910</v>
+      </c>
+      <c r="B1979" s="18"/>
+      <c r="C1979" s="18"/>
+      <c r="D1979" s="18"/>
+      <c r="E1979" s="18"/>
+    </row>
+    <row r="1980" spans="1:10">
+      <c r="A1980" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1980" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1980" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1980" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1980" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:10">
+      <c r="A1981" s="21">
+        <v>1751</v>
+      </c>
+      <c r="B1981" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="C1981" s="21" t="s">
+        <v>905</v>
+      </c>
+      <c r="D1981" s="22" t="s">
+        <v>909</v>
+      </c>
+      <c r="E1981" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:10">
+      <c r="A1983" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="B1983" s="8"/>
+      <c r="C1983" s="8"/>
+      <c r="D1983" s="8"/>
+      <c r="E1983" s="8"/>
+      <c r="F1983" s="8"/>
+      <c r="G1983" s="8"/>
+      <c r="H1983" s="8"/>
+    </row>
+    <row r="1984" spans="1:10">
+      <c r="A1984" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1984" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1984" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1984" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1984" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1984" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1984" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1984" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:10">
+      <c r="A1985" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1985" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1985" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1985" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1985" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1985" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1985" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1985" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:10">
+      <c r="A1986" s="11" t="s">
+        <v>913</v>
+      </c>
+      <c r="B1986" s="12"/>
+      <c r="C1986" s="12"/>
+      <c r="D1986" s="12"/>
+      <c r="E1986" s="12"/>
+      <c r="F1986" s="12"/>
+      <c r="G1986" s="12"/>
+      <c r="H1986" s="12"/>
+    </row>
+    <row r="1988" spans="1:10">
+      <c r="A1988" s="13" t="s">
+        <v>914</v>
+      </c>
+      <c r="B1988" s="13"/>
+      <c r="C1988" s="13"/>
+    </row>
+    <row r="1989" spans="1:10">
+      <c r="A1989" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1989" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1989" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:10">
+      <c r="A1990" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1990" s="16" t="s">
+        <v>915</v>
+      </c>
+      <c r="C1990" s="17" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:10">
+      <c r="A1992" s="18" t="s">
+        <v>917</v>
+      </c>
+      <c r="B1992" s="18"/>
+      <c r="C1992" s="18"/>
+      <c r="D1992" s="18"/>
+      <c r="E1992" s="18"/>
+    </row>
+    <row r="1993" spans="1:10">
+      <c r="A1993" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1993" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1993" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1993" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1993" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:10">
+      <c r="A1994" s="21">
+        <v>5477</v>
+      </c>
+      <c r="B1994" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="C1994" s="21" t="s">
+        <v>912</v>
+      </c>
+      <c r="D1994" s="22" t="s">
+        <v>916</v>
+      </c>
+      <c r="E1994" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:10">
+      <c r="A1996" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="B1996" s="8"/>
+      <c r="C1996" s="8"/>
+      <c r="D1996" s="8"/>
+      <c r="E1996" s="8"/>
+      <c r="F1996" s="8"/>
+      <c r="G1996" s="8"/>
+      <c r="H1996" s="8"/>
+    </row>
+    <row r="1997" spans="1:10">
+      <c r="A1997" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1997" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1997" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1997" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1997" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1997" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1997" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1997" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:10">
+      <c r="A1998" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B1998" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1998" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1998" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1998" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F1998" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1998" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1998" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:10">
+      <c r="A1999" s="11" t="s">
+        <v>920</v>
+      </c>
+      <c r="B1999" s="12"/>
+      <c r="C1999" s="12"/>
+      <c r="D1999" s="12"/>
+      <c r="E1999" s="12"/>
+      <c r="F1999" s="12"/>
+      <c r="G1999" s="12"/>
+      <c r="H1999" s="12"/>
+    </row>
+    <row r="2001" spans="1:10">
+      <c r="A2001" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="B2001" s="13"/>
+      <c r="C2001" s="13"/>
+    </row>
+    <row r="2002" spans="1:10">
+      <c r="A2002" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2002" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2002" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:10">
+      <c r="A2003" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2003" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2003" s="17" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:10">
+      <c r="A2005" s="18" t="s">
+        <v>924</v>
+      </c>
+      <c r="B2005" s="18"/>
+      <c r="C2005" s="18"/>
+      <c r="D2005" s="18"/>
+      <c r="E2005" s="18"/>
+    </row>
+    <row r="2006" spans="1:10">
+      <c r="A2006" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2006" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2006" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2006" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2006" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:10">
+      <c r="A2007" s="21">
+        <v>5034</v>
+      </c>
+      <c r="B2007" s="21" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2007" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2007" s="22" t="s">
+        <v>923</v>
+      </c>
+      <c r="E2007" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:10">
+      <c r="A2009" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="B2009" s="8"/>
+      <c r="C2009" s="8"/>
+      <c r="D2009" s="8"/>
+      <c r="E2009" s="8"/>
+      <c r="F2009" s="8"/>
+      <c r="G2009" s="8"/>
+      <c r="H2009" s="8"/>
+    </row>
+    <row r="2010" spans="1:10">
+      <c r="A2010" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2010" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2010" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2010" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2010" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2010" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2010" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2010" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:10">
+      <c r="A2011" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2011" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2011" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2011" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2011" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2011" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2011" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2011" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:10">
+      <c r="A2012" s="11" t="s">
+        <v>927</v>
+      </c>
+      <c r="B2012" s="12"/>
+      <c r="C2012" s="12"/>
+      <c r="D2012" s="12"/>
+      <c r="E2012" s="12"/>
+      <c r="F2012" s="12"/>
+      <c r="G2012" s="12"/>
+      <c r="H2012" s="12"/>
+    </row>
+    <row r="2014" spans="1:10">
+      <c r="A2014" s="13" t="s">
         <v>928</v>
       </c>
-      <c r="B1705" s="14"/>
-[...6 lines deleted...]
-      <c r="B1706" s="15" t="s">
+      <c r="B2014" s="13"/>
+      <c r="C2014" s="13"/>
+    </row>
+    <row r="2015" spans="1:10">
+      <c r="A2015" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2015" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2015" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:10">
+      <c r="A2016" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2016" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2016" s="17" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:10">
+      <c r="A2018" s="18" t="s">
+        <v>930</v>
+      </c>
+      <c r="B2018" s="18"/>
+      <c r="C2018" s="18"/>
+      <c r="D2018" s="18"/>
+      <c r="E2018" s="18"/>
+    </row>
+    <row r="2019" spans="1:10">
+      <c r="A2019" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2019" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2019" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2019" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2019" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:10">
+      <c r="A2020" s="21">
+        <v>5036</v>
+      </c>
+      <c r="B2020" s="21" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2020" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2020" s="22" t="s">
+        <v>929</v>
+      </c>
+      <c r="E2020" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:10">
+      <c r="A2023" s="23"/>
+    </row>
+    <row r="2025" spans="1:10">
+      <c r="A2025" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="B2025" s="2"/>
+      <c r="C2025" s="2"/>
+      <c r="D2025" s="2"/>
+      <c r="E2025" s="2"/>
+      <c r="F2025" s="2"/>
+      <c r="G2025" s="2"/>
+      <c r="H2025" s="2"/>
+      <c r="I2025" s="2"/>
+      <c r="J2025" s="2"/>
+    </row>
+    <row r="2026" spans="1:10">
+      <c r="A2026" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2026" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2026" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2026" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2026" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2026" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2026" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2026" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2026" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2026" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:10">
+      <c r="A2027" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="B2027" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="C2027" s="3"/>
+      <c r="D2027" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="E2027" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F2027" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2027" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2027" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2027" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="J2027" s="6" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:10">
+      <c r="A2029" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>933</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>936</v>
+      </c>
+      <c r="E2029" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2029" t="s">
+        <v>934</v>
+      </c>
+      <c r="G2029" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2029" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:10">
+      <c r="A2030" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2030" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2030" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2030" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2030" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:10">
+      <c r="A2031" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>935</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>935</v>
+      </c>
+      <c r="E2031" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2031" t="s">
+        <v>937</v>
+      </c>
+      <c r="G2031" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2031" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:10">
+      <c r="A2032" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>937</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>794</v>
+      </c>
+      <c r="E2032" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2032" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:10">
+      <c r="A2034" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2034" s="7"/>
+      <c r="C2034" s="7"/>
+      <c r="D2034" s="7"/>
+      <c r="E2034" s="7"/>
+      <c r="F2034" s="7"/>
+      <c r="G2034" s="7"/>
+      <c r="H2034" s="7"/>
+    </row>
+    <row r="2036" spans="1:10">
+      <c r="A2036" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="B2036" s="8"/>
+      <c r="C2036" s="8"/>
+      <c r="D2036" s="8"/>
+      <c r="E2036" s="8"/>
+      <c r="F2036" s="8"/>
+      <c r="G2036" s="8"/>
+      <c r="H2036" s="8"/>
+    </row>
+    <row r="2037" spans="1:10">
+      <c r="A2037" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2037" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2037" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2037" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2037" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2037" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2037" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2037" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:10">
+      <c r="A2038" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="B2038" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C1706" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A1707" s="17">
+      <c r="C2038" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2038" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2038" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="F2038" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2038" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2038" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:10">
+      <c r="A2039" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="B2039" s="12"/>
+      <c r="C2039" s="12"/>
+      <c r="D2039" s="12"/>
+      <c r="E2039" s="12"/>
+      <c r="F2039" s="12"/>
+      <c r="G2039" s="12"/>
+      <c r="H2039" s="12"/>
+    </row>
+    <row r="2041" spans="1:10">
+      <c r="A2041" s="13" t="s">
+        <v>942</v>
+      </c>
+      <c r="B2041" s="13"/>
+      <c r="C2041" s="13"/>
+    </row>
+    <row r="2042" spans="1:10">
+      <c r="A2042" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2042" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2042" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:10">
+      <c r="A2043" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2043" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2043" s="17" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:10">
+      <c r="A2045" s="18" t="s">
+        <v>945</v>
+      </c>
+      <c r="B2045" s="18"/>
+      <c r="C2045" s="18"/>
+      <c r="D2045" s="18"/>
+      <c r="E2045" s="18"/>
+    </row>
+    <row r="2046" spans="1:10">
+      <c r="A2046" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2046" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2046" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2046" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2046" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:10">
+      <c r="A2047" s="21">
+        <v>3179</v>
+      </c>
+      <c r="B2047" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2047" s="21" t="s">
+        <v>939</v>
+      </c>
+      <c r="D2047" s="22" t="s">
+        <v>944</v>
+      </c>
+      <c r="E2047" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:10">
+      <c r="A2049" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="B2049" s="8"/>
+      <c r="C2049" s="8"/>
+      <c r="D2049" s="8"/>
+      <c r="E2049" s="8"/>
+      <c r="F2049" s="8"/>
+      <c r="G2049" s="8"/>
+      <c r="H2049" s="8"/>
+    </row>
+    <row r="2050" spans="1:10">
+      <c r="A2050" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2050" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2050" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2050" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2050" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2050" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2050" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2050" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:10">
+      <c r="A2051" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="B2051" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2051" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2051" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2051" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="F2051" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2051" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2051" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:10">
+      <c r="A2052" s="11" t="s">
+        <v>948</v>
+      </c>
+      <c r="B2052" s="12"/>
+      <c r="C2052" s="12"/>
+      <c r="D2052" s="12"/>
+      <c r="E2052" s="12"/>
+      <c r="F2052" s="12"/>
+      <c r="G2052" s="12"/>
+      <c r="H2052" s="12"/>
+    </row>
+    <row r="2054" spans="1:10">
+      <c r="A2054" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="B2054" s="13"/>
+      <c r="C2054" s="13"/>
+    </row>
+    <row r="2055" spans="1:10">
+      <c r="A2055" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2055" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2055" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:10">
+      <c r="A2056" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2056" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2056" s="17" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:10">
+      <c r="A2058" s="18" t="s">
+        <v>951</v>
+      </c>
+      <c r="B2058" s="18"/>
+      <c r="C2058" s="18"/>
+      <c r="D2058" s="18"/>
+      <c r="E2058" s="18"/>
+    </row>
+    <row r="2059" spans="1:10">
+      <c r="A2059" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2059" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2059" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2059" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2059" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:10">
+      <c r="A2060" s="21">
+        <v>3180</v>
+      </c>
+      <c r="B2060" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2060" s="21" t="s">
+        <v>947</v>
+      </c>
+      <c r="D2060" s="22" t="s">
+        <v>950</v>
+      </c>
+      <c r="E2060" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:10">
+      <c r="A2062" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="B2062" s="8"/>
+      <c r="C2062" s="8"/>
+      <c r="D2062" s="8"/>
+      <c r="E2062" s="8"/>
+      <c r="F2062" s="8"/>
+      <c r="G2062" s="8"/>
+      <c r="H2062" s="8"/>
+    </row>
+    <row r="2063" spans="1:10">
+      <c r="A2063" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2063" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2063" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2063" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2063" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2063" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2063" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2063" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:10">
+      <c r="A2064" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B2064" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2064" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2064" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2064" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="F2064" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2064" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2064" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:10">
+      <c r="A2065" s="11" t="s">
+        <v>955</v>
+      </c>
+      <c r="B2065" s="12"/>
+      <c r="C2065" s="12"/>
+      <c r="D2065" s="12"/>
+      <c r="E2065" s="12"/>
+      <c r="F2065" s="12"/>
+      <c r="G2065" s="12"/>
+      <c r="H2065" s="12"/>
+    </row>
+    <row r="2067" spans="1:10">
+      <c r="A2067" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2067" s="13"/>
+      <c r="C2067" s="13"/>
+    </row>
+    <row r="2068" spans="1:10">
+      <c r="A2068" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2068" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2068" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:10">
+      <c r="A2069" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2069" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2069" s="17" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:10">
+      <c r="A2071" s="18" t="s">
+        <v>958</v>
+      </c>
+      <c r="B2071" s="18"/>
+      <c r="C2071" s="18"/>
+      <c r="D2071" s="18"/>
+      <c r="E2071" s="18"/>
+    </row>
+    <row r="2072" spans="1:10">
+      <c r="A2072" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2072" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2072" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2072" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2072" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:10">
+      <c r="A2073" s="21">
+        <v>3181</v>
+      </c>
+      <c r="B2073" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2073" s="21" t="s">
+        <v>953</v>
+      </c>
+      <c r="D2073" s="22" t="s">
+        <v>957</v>
+      </c>
+      <c r="E2073" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:10">
+      <c r="A2075" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="B2075" s="8"/>
+      <c r="C2075" s="8"/>
+      <c r="D2075" s="8"/>
+      <c r="E2075" s="8"/>
+      <c r="F2075" s="8"/>
+      <c r="G2075" s="8"/>
+      <c r="H2075" s="8"/>
+    </row>
+    <row r="2076" spans="1:10">
+      <c r="A2076" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2076" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2076" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2076" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2076" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2076" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2076" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2076" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:10">
+      <c r="A2077" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B2077" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2077" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2077" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2077" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="F2077" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2077" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2077" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:10">
+      <c r="A2078" s="11" t="s">
+        <v>961</v>
+      </c>
+      <c r="B2078" s="12"/>
+      <c r="C2078" s="12"/>
+      <c r="D2078" s="12"/>
+      <c r="E2078" s="12"/>
+      <c r="F2078" s="12"/>
+      <c r="G2078" s="12"/>
+      <c r="H2078" s="12"/>
+    </row>
+    <row r="2080" spans="1:10">
+      <c r="A2080" s="13" t="s">
+        <v>962</v>
+      </c>
+      <c r="B2080" s="13"/>
+      <c r="C2080" s="13"/>
+    </row>
+    <row r="2081" spans="1:10">
+      <c r="A2081" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2081" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2081" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:10">
+      <c r="A2082" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2082" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2082" s="17" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:10">
+      <c r="A2084" s="18" t="s">
+        <v>964</v>
+      </c>
+      <c r="B2084" s="18"/>
+      <c r="C2084" s="18"/>
+      <c r="D2084" s="18"/>
+      <c r="E2084" s="18"/>
+    </row>
+    <row r="2085" spans="1:10">
+      <c r="A2085" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2085" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2085" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2085" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2085" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:10">
+      <c r="A2086" s="21">
+        <v>3182</v>
+      </c>
+      <c r="B2086" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2086" s="21" t="s">
+        <v>960</v>
+      </c>
+      <c r="D2086" s="22" t="s">
+        <v>963</v>
+      </c>
+      <c r="E2086" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:10">
+      <c r="A2088" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="B2088" s="8"/>
+      <c r="C2088" s="8"/>
+      <c r="D2088" s="8"/>
+      <c r="E2088" s="8"/>
+      <c r="F2088" s="8"/>
+      <c r="G2088" s="8"/>
+      <c r="H2088" s="8"/>
+    </row>
+    <row r="2089" spans="1:10">
+      <c r="A2089" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2089" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2089" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2089" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2089" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2089" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2089" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2089" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:10">
+      <c r="A2090" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B2090" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2090" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2090" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2090" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="F2090" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2090" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2090" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:10">
+      <c r="A2091" s="11" t="s">
+        <v>967</v>
+      </c>
+      <c r="B2091" s="12"/>
+      <c r="C2091" s="12"/>
+      <c r="D2091" s="12"/>
+      <c r="E2091" s="12"/>
+      <c r="F2091" s="12"/>
+      <c r="G2091" s="12"/>
+      <c r="H2091" s="12"/>
+    </row>
+    <row r="2093" spans="1:10">
+      <c r="A2093" s="13" t="s">
+        <v>968</v>
+      </c>
+      <c r="B2093" s="13"/>
+      <c r="C2093" s="13"/>
+    </row>
+    <row r="2094" spans="1:10">
+      <c r="A2094" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2094" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2094" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:10">
+      <c r="A2095" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2095" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2095" s="17" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:10">
+      <c r="A2097" s="18" t="s">
+        <v>970</v>
+      </c>
+      <c r="B2097" s="18"/>
+      <c r="C2097" s="18"/>
+      <c r="D2097" s="18"/>
+      <c r="E2097" s="18"/>
+    </row>
+    <row r="2098" spans="1:10">
+      <c r="A2098" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2098" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2098" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2098" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2098" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:10">
+      <c r="A2099" s="21">
+        <v>3183</v>
+      </c>
+      <c r="B2099" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2099" s="21" t="s">
+        <v>905</v>
+      </c>
+      <c r="D2099" s="22" t="s">
+        <v>969</v>
+      </c>
+      <c r="E2099" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:10">
+      <c r="A2101" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="B2101" s="8"/>
+      <c r="C2101" s="8"/>
+      <c r="D2101" s="8"/>
+      <c r="E2101" s="8"/>
+      <c r="F2101" s="8"/>
+      <c r="G2101" s="8"/>
+      <c r="H2101" s="8"/>
+    </row>
+    <row r="2102" spans="1:10">
+      <c r="A2102" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2102" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2102" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2102" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2102" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2102" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2102" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2102" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:10">
+      <c r="A2103" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="B2103" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2103" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2103" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2103" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="F2103" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2103" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2103" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:10">
+      <c r="A2104" s="11" t="s">
+        <v>974</v>
+      </c>
+      <c r="B2104" s="12"/>
+      <c r="C2104" s="12"/>
+      <c r="D2104" s="12"/>
+      <c r="E2104" s="12"/>
+      <c r="F2104" s="12"/>
+      <c r="G2104" s="12"/>
+      <c r="H2104" s="12"/>
+    </row>
+    <row r="2106" spans="1:10">
+      <c r="A2106" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="B2106" s="13"/>
+      <c r="C2106" s="13"/>
+    </row>
+    <row r="2107" spans="1:10">
+      <c r="A2107" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2107" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2107" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:10">
+      <c r="A2108" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2108" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2108" s="17" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:10">
+      <c r="A2110" s="18" t="s">
+        <v>977</v>
+      </c>
+      <c r="B2110" s="18"/>
+      <c r="C2110" s="18"/>
+      <c r="D2110" s="18"/>
+      <c r="E2110" s="18"/>
+    </row>
+    <row r="2111" spans="1:10">
+      <c r="A2111" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2111" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2111" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2111" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2111" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:10">
+      <c r="A2112" s="21">
+        <v>3184</v>
+      </c>
+      <c r="B2112" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2112" s="21" t="s">
+        <v>972</v>
+      </c>
+      <c r="D2112" s="22" t="s">
+        <v>976</v>
+      </c>
+      <c r="E2112" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:10">
+      <c r="A2114" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="B2114" s="8"/>
+      <c r="C2114" s="8"/>
+      <c r="D2114" s="8"/>
+      <c r="E2114" s="8"/>
+      <c r="F2114" s="8"/>
+      <c r="G2114" s="8"/>
+      <c r="H2114" s="8"/>
+    </row>
+    <row r="2115" spans="1:10">
+      <c r="A2115" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2115" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2115" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2115" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2115" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2115" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2115" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2115" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:10">
+      <c r="A2116" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="B2116" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2116" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2116" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2116" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="F2116" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2116" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2116" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:10">
+      <c r="A2117" s="11" t="s">
+        <v>981</v>
+      </c>
+      <c r="B2117" s="12"/>
+      <c r="C2117" s="12"/>
+      <c r="D2117" s="12"/>
+      <c r="E2117" s="12"/>
+      <c r="F2117" s="12"/>
+      <c r="G2117" s="12"/>
+      <c r="H2117" s="12"/>
+    </row>
+    <row r="2119" spans="1:10">
+      <c r="A2119" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="B2119" s="13"/>
+      <c r="C2119" s="13"/>
+    </row>
+    <row r="2120" spans="1:10">
+      <c r="A2120" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2120" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2120" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:10">
+      <c r="A2121" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2121" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2121" s="17" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:10">
+      <c r="A2123" s="18" t="s">
+        <v>984</v>
+      </c>
+      <c r="B2123" s="18"/>
+      <c r="C2123" s="18"/>
+      <c r="D2123" s="18"/>
+      <c r="E2123" s="18"/>
+    </row>
+    <row r="2124" spans="1:10">
+      <c r="A2124" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2124" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2124" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2124" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2124" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:10">
+      <c r="A2125" s="21">
+        <v>3188</v>
+      </c>
+      <c r="B2125" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2125" s="21" t="s">
+        <v>979</v>
+      </c>
+      <c r="D2125" s="22" t="s">
+        <v>983</v>
+      </c>
+      <c r="E2125" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:10">
+      <c r="A2127" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="B2127" s="8"/>
+      <c r="C2127" s="8"/>
+      <c r="D2127" s="8"/>
+      <c r="E2127" s="8"/>
+      <c r="F2127" s="8"/>
+      <c r="G2127" s="8"/>
+      <c r="H2127" s="8"/>
+    </row>
+    <row r="2128" spans="1:10">
+      <c r="A2128" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2128" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2128" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2128" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2128" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2128" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2128" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2128" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:10">
+      <c r="A2129" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="B2129" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2129" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2129" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2129" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F2129" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2129" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2129" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:10">
+      <c r="A2130" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="B2130" s="12"/>
+      <c r="C2130" s="12"/>
+      <c r="D2130" s="12"/>
+      <c r="E2130" s="12"/>
+      <c r="F2130" s="12"/>
+      <c r="G2130" s="12"/>
+      <c r="H2130" s="12"/>
+    </row>
+    <row r="2132" spans="1:10">
+      <c r="A2132" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="B2132" s="13"/>
+      <c r="C2132" s="13"/>
+    </row>
+    <row r="2133" spans="1:10">
+      <c r="A2133" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2133" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2133" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:10">
+      <c r="A2134" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2134" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2134" s="17" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:10">
+      <c r="A2136" s="18" t="s">
+        <v>991</v>
+      </c>
+      <c r="B2136" s="18"/>
+      <c r="C2136" s="18"/>
+      <c r="D2136" s="18"/>
+      <c r="E2136" s="18"/>
+    </row>
+    <row r="2137" spans="1:10">
+      <c r="A2137" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2137" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2137" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2137" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2137" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:10">
+      <c r="A2138" s="21">
+        <v>3186</v>
+      </c>
+      <c r="B2138" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2138" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="D2138" s="22" t="s">
+        <v>990</v>
+      </c>
+      <c r="E2138" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:10">
+      <c r="A2140" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="B2140" s="8"/>
+      <c r="C2140" s="8"/>
+      <c r="D2140" s="8"/>
+      <c r="E2140" s="8"/>
+      <c r="F2140" s="8"/>
+      <c r="G2140" s="8"/>
+      <c r="H2140" s="8"/>
+    </row>
+    <row r="2141" spans="1:10">
+      <c r="A2141" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2141" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2141" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2141" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2141" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2141" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2141" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2141" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:10">
+      <c r="A2142" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="B2142" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2142" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2142" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2142" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F2142" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2142" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2142" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:10">
+      <c r="A2143" s="11" t="s">
+        <v>994</v>
+      </c>
+      <c r="B2143" s="12"/>
+      <c r="C2143" s="12"/>
+      <c r="D2143" s="12"/>
+      <c r="E2143" s="12"/>
+      <c r="F2143" s="12"/>
+      <c r="G2143" s="12"/>
+      <c r="H2143" s="12"/>
+    </row>
+    <row r="2145" spans="1:10">
+      <c r="A2145" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="B2145" s="13"/>
+      <c r="C2145" s="13"/>
+    </row>
+    <row r="2146" spans="1:10">
+      <c r="A2146" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2146" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2146" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:10">
+      <c r="A2147" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2147" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2147" s="17" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:10">
+      <c r="A2149" s="18" t="s">
+        <v>997</v>
+      </c>
+      <c r="B2149" s="18"/>
+      <c r="C2149" s="18"/>
+      <c r="D2149" s="18"/>
+      <c r="E2149" s="18"/>
+    </row>
+    <row r="2150" spans="1:10">
+      <c r="A2150" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2150" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2150" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2150" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2150" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:10">
+      <c r="A2151" s="21">
+        <v>3189</v>
+      </c>
+      <c r="B2151" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2151" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="D2151" s="22" t="s">
+        <v>996</v>
+      </c>
+      <c r="E2151" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:10">
+      <c r="A2153" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="B2153" s="8"/>
+      <c r="C2153" s="8"/>
+      <c r="D2153" s="8"/>
+      <c r="E2153" s="8"/>
+      <c r="F2153" s="8"/>
+      <c r="G2153" s="8"/>
+      <c r="H2153" s="8"/>
+    </row>
+    <row r="2154" spans="1:10">
+      <c r="A2154" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2154" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2154" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2154" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2154" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2154" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2154" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2154" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:10">
+      <c r="A2155" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="B2155" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2155" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2155" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2155" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F2155" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2155" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2155" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:10">
+      <c r="A2156" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B2156" s="12"/>
+      <c r="C2156" s="12"/>
+      <c r="D2156" s="12"/>
+      <c r="E2156" s="12"/>
+      <c r="F2156" s="12"/>
+      <c r="G2156" s="12"/>
+      <c r="H2156" s="12"/>
+    </row>
+    <row r="2158" spans="1:10">
+      <c r="A2158" s="13" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B2158" s="13"/>
+      <c r="C2158" s="13"/>
+    </row>
+    <row r="2159" spans="1:10">
+      <c r="A2159" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2159" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2159" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:10">
+      <c r="A2160" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2160" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2160" s="17" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:10">
+      <c r="A2162" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B2162" s="18"/>
+      <c r="C2162" s="18"/>
+      <c r="D2162" s="18"/>
+      <c r="E2162" s="18"/>
+    </row>
+    <row r="2163" spans="1:10">
+      <c r="A2163" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2163" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2163" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2163" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2163" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:10">
+      <c r="A2164" s="21">
+        <v>3191</v>
+      </c>
+      <c r="B2164" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2164" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="D2164" s="22" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E2164" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:10">
+      <c r="A2166" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B2166" s="8"/>
+      <c r="C2166" s="8"/>
+      <c r="D2166" s="8"/>
+      <c r="E2166" s="8"/>
+      <c r="F2166" s="8"/>
+      <c r="G2166" s="8"/>
+      <c r="H2166" s="8"/>
+    </row>
+    <row r="2167" spans="1:10">
+      <c r="A2167" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2167" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2167" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2167" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2167" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2167" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2167" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2167" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:10">
+      <c r="A2168" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2168" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2168" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2168" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2168" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2168" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2168" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2168" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:10">
+      <c r="A2169" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B2169" s="12"/>
+      <c r="C2169" s="12"/>
+      <c r="D2169" s="12"/>
+      <c r="E2169" s="12"/>
+      <c r="F2169" s="12"/>
+      <c r="G2169" s="12"/>
+      <c r="H2169" s="12"/>
+    </row>
+    <row r="2171" spans="1:10">
+      <c r="A2171" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B2171" s="13"/>
+      <c r="C2171" s="13"/>
+    </row>
+    <row r="2172" spans="1:10">
+      <c r="A2172" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2172" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2172" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:10">
+      <c r="A2173" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2173" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2173" s="17" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:10">
+      <c r="A2175" s="18" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2175" s="18"/>
+      <c r="C2175" s="18"/>
+      <c r="D2175" s="18"/>
+      <c r="E2175" s="18"/>
+    </row>
+    <row r="2176" spans="1:10">
+      <c r="A2176" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2176" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2176" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2176" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2176" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:10">
+      <c r="A2177" s="21">
+        <v>3193</v>
+      </c>
+      <c r="B2177" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2177" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2177" s="22" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E2177" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:10">
+      <c r="A2179" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B2179" s="8"/>
+      <c r="C2179" s="8"/>
+      <c r="D2179" s="8"/>
+      <c r="E2179" s="8"/>
+      <c r="F2179" s="8"/>
+      <c r="G2179" s="8"/>
+      <c r="H2179" s="8"/>
+    </row>
+    <row r="2180" spans="1:10">
+      <c r="A2180" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2180" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2180" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2180" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2180" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2180" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2180" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2180" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:10">
+      <c r="A2181" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2181" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2181" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2181" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2181" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2181" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2181" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2181" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:10">
+      <c r="A2182" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B2182" s="12"/>
+      <c r="C2182" s="12"/>
+      <c r="D2182" s="12"/>
+      <c r="E2182" s="12"/>
+      <c r="F2182" s="12"/>
+      <c r="G2182" s="12"/>
+      <c r="H2182" s="12"/>
+    </row>
+    <row r="2184" spans="1:10">
+      <c r="A2184" s="13" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B2184" s="13"/>
+      <c r="C2184" s="13"/>
+    </row>
+    <row r="2185" spans="1:10">
+      <c r="A2185" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2185" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2185" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:10">
+      <c r="A2186" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2186" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2186" s="17" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:10">
+      <c r="A2188" s="18" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2188" s="18"/>
+      <c r="C2188" s="18"/>
+      <c r="D2188" s="18"/>
+      <c r="E2188" s="18"/>
+    </row>
+    <row r="2189" spans="1:10">
+      <c r="A2189" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2189" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2189" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2189" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2189" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:10">
+      <c r="A2190" s="21">
+        <v>3195</v>
+      </c>
+      <c r="B2190" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="C2190" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2190" s="22" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E2190" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:10">
+      <c r="A2192" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B2192" s="8"/>
+      <c r="C2192" s="8"/>
+      <c r="D2192" s="8"/>
+      <c r="E2192" s="8"/>
+      <c r="F2192" s="8"/>
+      <c r="G2192" s="8"/>
+      <c r="H2192" s="8"/>
+    </row>
+    <row r="2193" spans="1:10">
+      <c r="A2193" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2193" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2193" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2193" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2193" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2193" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2193" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2193" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:10">
+      <c r="A2194" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2194" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2194" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2194" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2194" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2194" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2194" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2194" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:10">
+      <c r="A2195" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2195" s="12"/>
+      <c r="C2195" s="12"/>
+      <c r="D2195" s="12"/>
+      <c r="E2195" s="12"/>
+      <c r="F2195" s="12"/>
+      <c r="G2195" s="12"/>
+      <c r="H2195" s="12"/>
+    </row>
+    <row r="2197" spans="1:10">
+      <c r="A2197" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B2197" s="13"/>
+      <c r="C2197" s="13"/>
+    </row>
+    <row r="2198" spans="1:10">
+      <c r="A2198" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2198" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2198" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:10">
+      <c r="A2199" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2199" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C2199" s="17" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:10">
+      <c r="A2201" s="18" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B2201" s="18"/>
+      <c r="C2201" s="18"/>
+      <c r="D2201" s="18"/>
+      <c r="E2201" s="18"/>
+    </row>
+    <row r="2202" spans="1:10">
+      <c r="A2202" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2202" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2202" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2202" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2202" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:10">
+      <c r="A2203" s="21">
+        <v>3501</v>
+      </c>
+      <c r="B2203" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C2203" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2203" s="22" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E2203" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:10">
+      <c r="A2205" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2205" s="8"/>
+      <c r="C2205" s="8"/>
+      <c r="D2205" s="8"/>
+      <c r="E2205" s="8"/>
+      <c r="F2205" s="8"/>
+      <c r="G2205" s="8"/>
+      <c r="H2205" s="8"/>
+    </row>
+    <row r="2206" spans="1:10">
+      <c r="A2206" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2206" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2206" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2206" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2206" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2206" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2206" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2206" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:10">
+      <c r="A2207" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2207" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2207" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2207" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2207" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2207" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2207" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2207" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:10">
+      <c r="A2208" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2208" s="12"/>
+      <c r="C2208" s="12"/>
+      <c r="D2208" s="12"/>
+      <c r="E2208" s="12"/>
+      <c r="F2208" s="12"/>
+      <c r="G2208" s="12"/>
+      <c r="H2208" s="12"/>
+    </row>
+    <row r="2210" spans="1:10">
+      <c r="A2210" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2210" s="13"/>
+      <c r="C2210" s="13"/>
+    </row>
+    <row r="2211" spans="1:10">
+      <c r="A2211" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2211" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2211" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:10">
+      <c r="A2212" s="16">
+        <v>13870</v>
+      </c>
+      <c r="B2212" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C2212" s="17" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:10">
+      <c r="A2214" s="18" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B2214" s="18"/>
+      <c r="C2214" s="18"/>
+      <c r="D2214" s="18"/>
+      <c r="E2214" s="18"/>
+    </row>
+    <row r="2215" spans="1:10">
+      <c r="A2215" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2215" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2215" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2215" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2215" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:10">
+      <c r="A2216" s="21">
+        <v>3539</v>
+      </c>
+      <c r="B2216" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C2216" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2216" s="22" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E2216" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:10">
+      <c r="A2218" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B2218" s="8"/>
+      <c r="C2218" s="8"/>
+      <c r="D2218" s="8"/>
+      <c r="E2218" s="8"/>
+      <c r="F2218" s="8"/>
+      <c r="G2218" s="8"/>
+      <c r="H2218" s="8"/>
+    </row>
+    <row r="2219" spans="1:10">
+      <c r="A2219" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2219" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2219" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2219" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2219" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2219" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2219" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2219" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:10">
+      <c r="A2220" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2220" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2220" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2220" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2220" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2220" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2220" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2220" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:10">
+      <c r="A2221" s="11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B2221" s="12"/>
+      <c r="C2221" s="12"/>
+      <c r="D2221" s="12"/>
+      <c r="E2221" s="12"/>
+      <c r="F2221" s="12"/>
+      <c r="G2221" s="12"/>
+      <c r="H2221" s="12"/>
+    </row>
+    <row r="2223" spans="1:10">
+      <c r="A2223" s="13" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2223" s="13"/>
+      <c r="C2223" s="13"/>
+    </row>
+    <row r="2224" spans="1:10">
+      <c r="A2224" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2224" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2224" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:10">
+      <c r="A2225" s="16">
+        <v>13868</v>
+      </c>
+      <c r="B2225" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C2225" s="17" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:10">
+      <c r="A2227" s="18" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B2227" s="18"/>
+      <c r="C2227" s="18"/>
+      <c r="D2227" s="18"/>
+      <c r="E2227" s="18"/>
+    </row>
+    <row r="2228" spans="1:10">
+      <c r="A2228" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2228" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2228" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2228" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2228" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:10">
+      <c r="A2229" s="21">
+        <v>3569</v>
+      </c>
+      <c r="B2229" s="21" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C2229" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2229" s="22" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E2229" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:10">
+      <c r="A2231" s="8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B2231" s="8"/>
+      <c r="C2231" s="8"/>
+      <c r="D2231" s="8"/>
+      <c r="E2231" s="8"/>
+      <c r="F2231" s="8"/>
+      <c r="G2231" s="8"/>
+      <c r="H2231" s="8"/>
+    </row>
+    <row r="2232" spans="1:10">
+      <c r="A2232" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2232" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2232" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2232" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2232" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2232" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2232" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2232" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:10">
+      <c r="A2233" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B2233" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2233" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2233" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2233" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="F2233" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2233" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2233" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:10">
+      <c r="A2234" s="11" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B2234" s="12"/>
+      <c r="C2234" s="12"/>
+      <c r="D2234" s="12"/>
+      <c r="E2234" s="12"/>
+      <c r="F2234" s="12"/>
+      <c r="G2234" s="12"/>
+      <c r="H2234" s="12"/>
+    </row>
+    <row r="2236" spans="1:10">
+      <c r="A2236" s="13" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B2236" s="13"/>
+      <c r="C2236" s="13"/>
+    </row>
+    <row r="2237" spans="1:10">
+      <c r="A2237" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2237" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2237" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:10">
+      <c r="A2238" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2238" s="16" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2238" s="17" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:10">
+      <c r="A2240" s="18" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B2240" s="18"/>
+      <c r="C2240" s="18"/>
+      <c r="D2240" s="18"/>
+      <c r="E2240" s="18"/>
+    </row>
+    <row r="2241" spans="1:10">
+      <c r="A2241" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2241" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2241" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2241" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2241" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:10">
+      <c r="A2242" s="21">
+        <v>3782</v>
+      </c>
+      <c r="B2242" s="21" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2242" s="21" t="s">
+        <v>953</v>
+      </c>
+      <c r="D2242" s="22" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E2242" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:10">
+      <c r="A2244" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B2244" s="8"/>
+      <c r="C2244" s="8"/>
+      <c r="D2244" s="8"/>
+      <c r="E2244" s="8"/>
+      <c r="F2244" s="8"/>
+      <c r="G2244" s="8"/>
+      <c r="H2244" s="8"/>
+    </row>
+    <row r="2245" spans="1:10">
+      <c r="A2245" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2245" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2245" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2245" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2245" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2245" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2245" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2245" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:10">
+      <c r="A2246" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B2246" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2246" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2246" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2246" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="F2246" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2246" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2246" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:10">
+      <c r="A2247" s="11" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B2247" s="12"/>
+      <c r="C2247" s="12"/>
+      <c r="D2247" s="12"/>
+      <c r="E2247" s="12"/>
+      <c r="F2247" s="12"/>
+      <c r="G2247" s="12"/>
+      <c r="H2247" s="12"/>
+    </row>
+    <row r="2249" spans="1:10">
+      <c r="A2249" s="13" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B2249" s="13"/>
+      <c r="C2249" s="13"/>
+    </row>
+    <row r="2250" spans="1:10">
+      <c r="A2250" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2250" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2250" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:10">
+      <c r="A2251" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2251" s="16" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2251" s="17" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:10">
+      <c r="A2253" s="18" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B2253" s="18"/>
+      <c r="C2253" s="18"/>
+      <c r="D2253" s="18"/>
+      <c r="E2253" s="18"/>
+    </row>
+    <row r="2254" spans="1:10">
+      <c r="A2254" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2254" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2254" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2254" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2254" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:10">
+      <c r="A2255" s="21">
+        <v>3783</v>
+      </c>
+      <c r="B2255" s="21" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2255" s="21" t="s">
+        <v>960</v>
+      </c>
+      <c r="D2255" s="22" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E2255" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:10">
+      <c r="A2257" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B2257" s="8"/>
+      <c r="C2257" s="8"/>
+      <c r="D2257" s="8"/>
+      <c r="E2257" s="8"/>
+      <c r="F2257" s="8"/>
+      <c r="G2257" s="8"/>
+      <c r="H2257" s="8"/>
+    </row>
+    <row r="2258" spans="1:10">
+      <c r="A2258" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2258" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2258" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2258" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2258" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2258" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2258" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2258" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:10">
+      <c r="A2259" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="B2259" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2259" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2259" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2259" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F2259" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2259" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2259" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:10">
+      <c r="A2260" s="11" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B2260" s="12"/>
+      <c r="C2260" s="12"/>
+      <c r="D2260" s="12"/>
+      <c r="E2260" s="12"/>
+      <c r="F2260" s="12"/>
+      <c r="G2260" s="12"/>
+      <c r="H2260" s="12"/>
+    </row>
+    <row r="2262" spans="1:10">
+      <c r="A2262" s="13" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B2262" s="13"/>
+      <c r="C2262" s="13"/>
+    </row>
+    <row r="2263" spans="1:10">
+      <c r="A2263" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2263" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2263" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:10">
+      <c r="A2264" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2264" s="16" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2264" s="17" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:10">
+      <c r="A2266" s="18" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B2266" s="18"/>
+      <c r="C2266" s="18"/>
+      <c r="D2266" s="18"/>
+      <c r="E2266" s="18"/>
+    </row>
+    <row r="2267" spans="1:10">
+      <c r="A2267" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2267" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2267" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2267" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2267" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:10">
+      <c r="A2268" s="21">
+        <v>3788</v>
+      </c>
+      <c r="B2268" s="21" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2268" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="D2268" s="22" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E2268" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:10">
+      <c r="A2270" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B2270" s="8"/>
+      <c r="C2270" s="8"/>
+      <c r="D2270" s="8"/>
+      <c r="E2270" s="8"/>
+      <c r="F2270" s="8"/>
+      <c r="G2270" s="8"/>
+      <c r="H2270" s="8"/>
+    </row>
+    <row r="2271" spans="1:10">
+      <c r="A2271" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2271" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2271" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2271" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2271" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2271" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2271" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2271" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:10">
+      <c r="A2272" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2272" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2272" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2272" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2272" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2272" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2272" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H2272" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:10">
+      <c r="A2273" s="11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B2273" s="12"/>
+      <c r="C2273" s="12"/>
+      <c r="D2273" s="12"/>
+      <c r="E2273" s="12"/>
+      <c r="F2273" s="12"/>
+      <c r="G2273" s="12"/>
+      <c r="H2273" s="12"/>
+    </row>
+    <row r="2275" spans="1:10">
+      <c r="A2275" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B2275" s="13"/>
+      <c r="C2275" s="13"/>
+    </row>
+    <row r="2276" spans="1:10">
+      <c r="A2276" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2276" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2276" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:10">
+      <c r="A2277" s="16">
+        <v>1066</v>
+      </c>
+      <c r="B2277" s="16" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C2277" s="17" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:10">
+      <c r="A2279" s="18" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B2279" s="18"/>
+      <c r="C2279" s="18"/>
+      <c r="D2279" s="18"/>
+      <c r="E2279" s="18"/>
+    </row>
+    <row r="2280" spans="1:10">
+      <c r="A2280" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2280" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2280" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2280" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2280" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:10">
+      <c r="A2281" s="21">
+        <v>3898</v>
+      </c>
+      <c r="B2281" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C2281" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2281" s="22" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E2281" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:10">
+      <c r="A2283" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B2283" s="8"/>
+      <c r="C2283" s="8"/>
+      <c r="D2283" s="8"/>
+      <c r="E2283" s="8"/>
+      <c r="F2283" s="8"/>
+      <c r="G2283" s="8"/>
+      <c r="H2283" s="8"/>
+    </row>
+    <row r="2284" spans="1:10">
+      <c r="A2284" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2284" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2284" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2284" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2284" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2284" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2284" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2284" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:10">
+      <c r="A2285" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2285" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2285" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2285" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2285" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2285" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2285" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2285" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:10">
+      <c r="A2286" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B2286" s="12"/>
+      <c r="C2286" s="12"/>
+      <c r="D2286" s="12"/>
+      <c r="E2286" s="12"/>
+      <c r="F2286" s="12"/>
+      <c r="G2286" s="12"/>
+      <c r="H2286" s="12"/>
+    </row>
+    <row r="2288" spans="1:10">
+      <c r="A2288" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B2288" s="13"/>
+      <c r="C2288" s="13"/>
+    </row>
+    <row r="2289" spans="1:10">
+      <c r="A2289" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2289" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2289" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:10">
+      <c r="A2290" s="16">
+        <v>1067</v>
+      </c>
+      <c r="B2290" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2290" s="17" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:10">
+      <c r="A2292" s="18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B2292" s="18"/>
+      <c r="C2292" s="18"/>
+      <c r="D2292" s="18"/>
+      <c r="E2292" s="18"/>
+    </row>
+    <row r="2293" spans="1:10">
+      <c r="A2293" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2293" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2293" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2293" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2293" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:10">
+      <c r="A2294" s="21">
+        <v>3897</v>
+      </c>
+      <c r="B2294" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C2294" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2294" s="22" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E2294" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:10">
+      <c r="A2296" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B2296" s="8"/>
+      <c r="C2296" s="8"/>
+      <c r="D2296" s="8"/>
+      <c r="E2296" s="8"/>
+      <c r="F2296" s="8"/>
+      <c r="G2296" s="8"/>
+      <c r="H2296" s="8"/>
+    </row>
+    <row r="2297" spans="1:10">
+      <c r="A2297" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2297" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2297" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2297" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2297" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2297" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2297" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2297" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:10">
+      <c r="A2298" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B2298" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C2298" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2298" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2298" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2298" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2298" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H2298" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:10">
+      <c r="A2299" s="11" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B2299" s="12"/>
+      <c r="C2299" s="12"/>
+      <c r="D2299" s="12"/>
+      <c r="E2299" s="12"/>
+      <c r="F2299" s="12"/>
+      <c r="G2299" s="12"/>
+      <c r="H2299" s="12"/>
+    </row>
+    <row r="2301" spans="1:10">
+      <c r="A2301" s="13" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2301" s="13"/>
+      <c r="C2301" s="13"/>
+    </row>
+    <row r="2302" spans="1:10">
+      <c r="A2302" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2302" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2302" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:10">
+      <c r="A2303" s="16">
+        <v>3136</v>
+      </c>
+      <c r="B2303" s="16" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2303" s="17" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:10">
+      <c r="A2305" s="18" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B2305" s="18"/>
+      <c r="C2305" s="18"/>
+      <c r="D2305" s="18"/>
+      <c r="E2305" s="18"/>
+    </row>
+    <row r="2306" spans="1:10">
+      <c r="A2306" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2306" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2306" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2306" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2306" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:10">
+      <c r="A2307" s="21">
+        <v>4380</v>
+      </c>
+      <c r="B2307" s="21" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C2307" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D2307" s="22" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E2307" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:10">
+      <c r="A2309" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B2309" s="8"/>
+      <c r="C2309" s="8"/>
+      <c r="D2309" s="8"/>
+      <c r="E2309" s="8"/>
+      <c r="F2309" s="8"/>
+      <c r="G2309" s="8"/>
+      <c r="H2309" s="8"/>
+    </row>
+    <row r="2310" spans="1:10">
+      <c r="A2310" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2310" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2310" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2310" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2310" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2310" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2310" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2310" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:10">
+      <c r="A2311" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B2311" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C2311" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2311" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2311" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2311" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2311" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H2311" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:10">
+      <c r="A2312" s="11" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B2312" s="12"/>
+      <c r="C2312" s="12"/>
+      <c r="D2312" s="12"/>
+      <c r="E2312" s="12"/>
+      <c r="F2312" s="12"/>
+      <c r="G2312" s="12"/>
+      <c r="H2312" s="12"/>
+    </row>
+    <row r="2314" spans="1:10">
+      <c r="A2314" s="13" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2314" s="13"/>
+      <c r="C2314" s="13"/>
+    </row>
+    <row r="2315" spans="1:10">
+      <c r="A2315" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2315" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2315" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:10">
+      <c r="A2316" s="16">
+        <v>3138</v>
+      </c>
+      <c r="B2316" s="16" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2316" s="17" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:10">
+      <c r="A2318" s="18" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B2318" s="18"/>
+      <c r="C2318" s="18"/>
+      <c r="D2318" s="18"/>
+      <c r="E2318" s="18"/>
+    </row>
+    <row r="2319" spans="1:10">
+      <c r="A2319" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2319" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2319" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2319" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2319" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:10">
+      <c r="A2320" s="21">
+        <v>4378</v>
+      </c>
+      <c r="B2320" s="21" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C2320" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D2320" s="22" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E2320" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:10">
+      <c r="A2322" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B2322" s="8"/>
+      <c r="C2322" s="8"/>
+      <c r="D2322" s="8"/>
+      <c r="E2322" s="8"/>
+      <c r="F2322" s="8"/>
+      <c r="G2322" s="8"/>
+      <c r="H2322" s="8"/>
+    </row>
+    <row r="2323" spans="1:10">
+      <c r="A2323" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2323" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2323" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2323" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2323" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2323" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2323" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2323" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:10">
+      <c r="A2324" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2324" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2324" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2324" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2324" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2324" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2324" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2324" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:10">
+      <c r="A2325" s="11" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B2325" s="12"/>
+      <c r="C2325" s="12"/>
+      <c r="D2325" s="12"/>
+      <c r="E2325" s="12"/>
+      <c r="F2325" s="12"/>
+      <c r="G2325" s="12"/>
+      <c r="H2325" s="12"/>
+    </row>
+    <row r="2327" spans="1:10">
+      <c r="A2327" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B2327" s="13"/>
+      <c r="C2327" s="13"/>
+    </row>
+    <row r="2328" spans="1:10">
+      <c r="A2328" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2328" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2328" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:10">
+      <c r="A2329" s="16">
+        <v>1211</v>
+      </c>
+      <c r="B2329" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C2329" s="17" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:10">
+      <c r="A2331" s="18" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B2331" s="18"/>
+      <c r="C2331" s="18"/>
+      <c r="D2331" s="18"/>
+      <c r="E2331" s="18"/>
+    </row>
+    <row r="2332" spans="1:10">
+      <c r="A2332" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2332" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2332" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2332" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2332" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:10">
+      <c r="A2333" s="21">
+        <v>4367</v>
+      </c>
+      <c r="B2333" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C2333" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2333" s="22" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E2333" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:10">
+      <c r="A2335" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B2335" s="8"/>
+      <c r="C2335" s="8"/>
+      <c r="D2335" s="8"/>
+      <c r="E2335" s="8"/>
+      <c r="F2335" s="8"/>
+      <c r="G2335" s="8"/>
+      <c r="H2335" s="8"/>
+    </row>
+    <row r="2336" spans="1:10">
+      <c r="A2336" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2336" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2336" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2336" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2336" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2336" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2336" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2336" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:10">
+      <c r="A2337" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2337" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2337" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2337" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2337" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2337" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2337" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2337" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:10">
+      <c r="A2338" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B2338" s="12"/>
+      <c r="C2338" s="12"/>
+      <c r="D2338" s="12"/>
+      <c r="E2338" s="12"/>
+      <c r="F2338" s="12"/>
+      <c r="G2338" s="12"/>
+      <c r="H2338" s="12"/>
+    </row>
+    <row r="2340" spans="1:10">
+      <c r="A2340" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B2340" s="13"/>
+      <c r="C2340" s="13"/>
+    </row>
+    <row r="2341" spans="1:10">
+      <c r="A2341" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2341" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2341" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:10">
+      <c r="A2342" s="16">
+        <v>13916</v>
+      </c>
+      <c r="B2342" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C2342" s="17" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:10">
+      <c r="A2344" s="18" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B2344" s="18"/>
+      <c r="C2344" s="18"/>
+      <c r="D2344" s="18"/>
+      <c r="E2344" s="18"/>
+    </row>
+    <row r="2345" spans="1:10">
+      <c r="A2345" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2345" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2345" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2345" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2345" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:10">
+      <c r="A2346" s="21">
+        <v>4781</v>
+      </c>
+      <c r="B2346" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C2346" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2346" s="22" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E2346" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:10">
+      <c r="A2348" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B2348" s="8"/>
+      <c r="C2348" s="8"/>
+      <c r="D2348" s="8"/>
+      <c r="E2348" s="8"/>
+      <c r="F2348" s="8"/>
+      <c r="G2348" s="8"/>
+      <c r="H2348" s="8"/>
+    </row>
+    <row r="2349" spans="1:10">
+      <c r="A2349" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2349" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2349" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2349" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2349" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2349" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2349" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2349" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:10">
+      <c r="A2350" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2350" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2350" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2350" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2350" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2350" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2350" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2350" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:10">
+      <c r="A2351" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2351" s="12"/>
+      <c r="C2351" s="12"/>
+      <c r="D2351" s="12"/>
+      <c r="E2351" s="12"/>
+      <c r="F2351" s="12"/>
+      <c r="G2351" s="12"/>
+      <c r="H2351" s="12"/>
+    </row>
+    <row r="2353" spans="1:10">
+      <c r="A2353" s="13" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B2353" s="13"/>
+      <c r="C2353" s="13"/>
+    </row>
+    <row r="2354" spans="1:10">
+      <c r="A2354" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2354" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2354" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:10">
+      <c r="A2355" s="16">
+        <v>13913</v>
+      </c>
+      <c r="B2355" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C2355" s="17" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:10">
+      <c r="A2357" s="18" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B2357" s="18"/>
+      <c r="C2357" s="18"/>
+      <c r="D2357" s="18"/>
+      <c r="E2357" s="18"/>
+    </row>
+    <row r="2358" spans="1:10">
+      <c r="A2358" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2358" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2358" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2358" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2358" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:10">
+      <c r="A2359" s="21">
+        <v>4790</v>
+      </c>
+      <c r="B2359" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C2359" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2359" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E2359" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:10">
+      <c r="A2361" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B2361" s="8"/>
+      <c r="C2361" s="8"/>
+      <c r="D2361" s="8"/>
+      <c r="E2361" s="8"/>
+      <c r="F2361" s="8"/>
+      <c r="G2361" s="8"/>
+      <c r="H2361" s="8"/>
+    </row>
+    <row r="2362" spans="1:10">
+      <c r="A2362" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2362" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2362" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2362" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2362" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2362" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2362" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2362" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:10">
+      <c r="A2363" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2363" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2363" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2363" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2363" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2363" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2363" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2363" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:10">
+      <c r="A2364" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2364" s="12"/>
+      <c r="C2364" s="12"/>
+      <c r="D2364" s="12"/>
+      <c r="E2364" s="12"/>
+      <c r="F2364" s="12"/>
+      <c r="G2364" s="12"/>
+      <c r="H2364" s="12"/>
+    </row>
+    <row r="2366" spans="1:10">
+      <c r="A2366" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B2366" s="13"/>
+      <c r="C2366" s="13"/>
+    </row>
+    <row r="2367" spans="1:10">
+      <c r="A2367" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2367" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2367" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:10">
+      <c r="A2368" s="16">
+        <v>1343</v>
+      </c>
+      <c r="B2368" s="16" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C2368" s="17" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:10">
+      <c r="A2370" s="18" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B2370" s="18"/>
+      <c r="C2370" s="18"/>
+      <c r="D2370" s="18"/>
+      <c r="E2370" s="18"/>
+    </row>
+    <row r="2371" spans="1:10">
+      <c r="A2371" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2371" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2371" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2371" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2371" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:10">
+      <c r="A2372" s="21">
+        <v>5181</v>
+      </c>
+      <c r="B2372" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C2372" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2372" s="22" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E2372" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:10">
+      <c r="A2375" s="23"/>
+    </row>
+    <row r="2377" spans="1:10">
+      <c r="A2377" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B2377" s="2"/>
+      <c r="C2377" s="2"/>
+      <c r="D2377" s="2"/>
+      <c r="E2377" s="2"/>
+      <c r="F2377" s="2"/>
+      <c r="G2377" s="2"/>
+      <c r="H2377" s="2"/>
+      <c r="I2377" s="2"/>
+      <c r="J2377" s="2"/>
+    </row>
+    <row r="2378" spans="1:10">
+      <c r="A2378" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2378" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2378" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2378" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2378" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2378" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2378" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2378" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2378" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2378" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:10">
+      <c r="A2379" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="B2379" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2379" s="3"/>
+      <c r="D2379" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="E2379" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F2379" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2379" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2379" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2379" s="6" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J2379" s="6" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:10">
+      <c r="A2381" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2381" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2381" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2381" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E2381" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2381" t="s">
+        <v>934</v>
+      </c>
+      <c r="G2381" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2381" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:10">
+      <c r="A2382" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2382" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2382" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2382" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2382" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2382" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2382" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2382" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:10">
+      <c r="A2383" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2383" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C2383" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2383" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E2383" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2383" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G2383" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2383" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:10">
+      <c r="A2384" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2384" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C2384" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2384" t="s">
+        <v>794</v>
+      </c>
+      <c r="E2384" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2384" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:10">
+      <c r="A2386" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2386" s="7"/>
+      <c r="C2386" s="7"/>
+      <c r="D2386" s="7"/>
+      <c r="E2386" s="7"/>
+      <c r="F2386" s="7"/>
+      <c r="G2386" s="7"/>
+      <c r="H2386" s="7"/>
+    </row>
+    <row r="2388" spans="1:10">
+      <c r="A2388" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B2388" s="8"/>
+      <c r="C2388" s="8"/>
+      <c r="D2388" s="8"/>
+      <c r="E2388" s="8"/>
+      <c r="F2388" s="8"/>
+      <c r="G2388" s="8"/>
+      <c r="H2388" s="8"/>
+    </row>
+    <row r="2389" spans="1:10">
+      <c r="A2389" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2389" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2389" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2389" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2389" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2389" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2389" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2389" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:10">
+      <c r="A2390" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2390" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2390" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2390" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2390" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2390" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2390" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2390" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:10">
+      <c r="A2391" s="11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B2391" s="12"/>
+      <c r="C2391" s="12"/>
+      <c r="D2391" s="12"/>
+      <c r="E2391" s="12"/>
+      <c r="F2391" s="12"/>
+      <c r="G2391" s="12"/>
+      <c r="H2391" s="12"/>
+    </row>
+    <row r="2393" spans="1:10">
+      <c r="A2393" s="13" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B2393" s="13"/>
+      <c r="C2393" s="13"/>
+    </row>
+    <row r="2394" spans="1:10">
+      <c r="A2394" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2394" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2394" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:10">
+      <c r="A2395" s="16">
+        <v>13840</v>
+      </c>
+      <c r="B2395" s="16" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C2395" s="17" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:10">
+      <c r="A2397" s="18" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B2397" s="18"/>
+      <c r="C2397" s="18"/>
+      <c r="D2397" s="18"/>
+      <c r="E2397" s="18"/>
+    </row>
+    <row r="2398" spans="1:10">
+      <c r="A2398" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2398" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2398" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2398" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2398" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:10">
+      <c r="A2399" s="21">
+        <v>2964</v>
+      </c>
+      <c r="B2399" s="21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C2399" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2399" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E2399" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:10">
+      <c r="A2401" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B2401" s="8"/>
+      <c r="C2401" s="8"/>
+      <c r="D2401" s="8"/>
+      <c r="E2401" s="8"/>
+      <c r="F2401" s="8"/>
+      <c r="G2401" s="8"/>
+      <c r="H2401" s="8"/>
+    </row>
+    <row r="2402" spans="1:10">
+      <c r="A2402" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2402" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2402" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2402" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2402" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2402" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2402" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2402" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:10">
+      <c r="A2403" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2403" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2403" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2403" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2403" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2403" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2403" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2403" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:10">
+      <c r="A2404" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2404" s="12"/>
+      <c r="C2404" s="12"/>
+      <c r="D2404" s="12"/>
+      <c r="E2404" s="12"/>
+      <c r="F2404" s="12"/>
+      <c r="G2404" s="12"/>
+      <c r="H2404" s="12"/>
+    </row>
+    <row r="2406" spans="1:10">
+      <c r="A2406" s="13" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B2406" s="13"/>
+      <c r="C2406" s="13"/>
+    </row>
+    <row r="2407" spans="1:10">
+      <c r="A2407" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2407" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2407" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:10">
+      <c r="A2408" s="16">
+        <v>763</v>
+      </c>
+      <c r="B2408" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C2408" s="17" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:10">
+      <c r="A2410" s="18" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B2410" s="18"/>
+      <c r="C2410" s="18"/>
+      <c r="D2410" s="18"/>
+      <c r="E2410" s="18"/>
+    </row>
+    <row r="2411" spans="1:10">
+      <c r="A2411" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2411" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2411" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2411" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2411" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:10">
+      <c r="A2412" s="21">
+        <v>3005</v>
+      </c>
+      <c r="B2412" s="21" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C2412" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2412" s="22" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E2412" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:10">
+      <c r="A2414" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B2414" s="8"/>
+      <c r="C2414" s="8"/>
+      <c r="D2414" s="8"/>
+      <c r="E2414" s="8"/>
+      <c r="F2414" s="8"/>
+      <c r="G2414" s="8"/>
+      <c r="H2414" s="8"/>
+    </row>
+    <row r="2415" spans="1:10">
+      <c r="A2415" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2415" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2415" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2415" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2415" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2415" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2415" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2415" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:10">
+      <c r="A2416" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B2416" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2416" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2416" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2416" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2416" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2416" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2416" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:10">
+      <c r="A2417" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2417" s="12"/>
+      <c r="C2417" s="12"/>
+      <c r="D2417" s="12"/>
+      <c r="E2417" s="12"/>
+      <c r="F2417" s="12"/>
+      <c r="G2417" s="12"/>
+      <c r="H2417" s="12"/>
+    </row>
+    <row r="2419" spans="1:10">
+      <c r="A2419" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B2419" s="13"/>
+      <c r="C2419" s="13"/>
+    </row>
+    <row r="2420" spans="1:10">
+      <c r="A2420" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2420" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2420" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:10">
+      <c r="A2421" s="16">
+        <v>13845</v>
+      </c>
+      <c r="B2421" s="16" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C2421" s="17" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:10">
+      <c r="A2423" s="18" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B2423" s="18"/>
+      <c r="C2423" s="18"/>
+      <c r="D2423" s="18"/>
+      <c r="E2423" s="18"/>
+    </row>
+    <row r="2424" spans="1:10">
+      <c r="A2424" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2424" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2424" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2424" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2424" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:10">
+      <c r="A2425" s="21">
+        <v>2996</v>
+      </c>
+      <c r="B2425" s="21" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C2425" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D2425" s="22" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E2425" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:10">
+      <c r="A2427" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B2427" s="8"/>
+      <c r="C2427" s="8"/>
+      <c r="D2427" s="8"/>
+      <c r="E2427" s="8"/>
+      <c r="F2427" s="8"/>
+      <c r="G2427" s="8"/>
+      <c r="H2427" s="8"/>
+    </row>
+    <row r="2428" spans="1:10">
+      <c r="A2428" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2428" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2428" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2428" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2428" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2428" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2428" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2428" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:10">
+      <c r="A2429" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B2429" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C2429" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2429" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2429" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2429" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2429" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H2429" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:10">
+      <c r="A2430" s="11" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B2430" s="12"/>
+      <c r="C2430" s="12"/>
+      <c r="D2430" s="12"/>
+      <c r="E2430" s="12"/>
+      <c r="F2430" s="12"/>
+      <c r="G2430" s="12"/>
+      <c r="H2430" s="12"/>
+    </row>
+    <row r="2432" spans="1:10">
+      <c r="A2432" s="13" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B2432" s="13"/>
+      <c r="C2432" s="13"/>
+    </row>
+    <row r="2433" spans="1:10">
+      <c r="A2433" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2433" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2433" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:10">
+      <c r="A2434" s="16">
+        <v>2911</v>
+      </c>
+      <c r="B2434" s="16" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C2434" s="17" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:10">
+      <c r="A2436" s="18" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B2436" s="18"/>
+      <c r="C2436" s="18"/>
+      <c r="D2436" s="18"/>
+      <c r="E2436" s="18"/>
+    </row>
+    <row r="2437" spans="1:10">
+      <c r="A2437" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2437" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2437" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2437" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2437" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:10">
+      <c r="A2438" s="21">
+        <v>3000</v>
+      </c>
+      <c r="B2438" s="21" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C2438" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D2438" s="22" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E2438" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:10">
+      <c r="A2440" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2440" s="8"/>
+      <c r="C2440" s="8"/>
+      <c r="D2440" s="8"/>
+      <c r="E2440" s="8"/>
+      <c r="F2440" s="8"/>
+      <c r="G2440" s="8"/>
+      <c r="H2440" s="8"/>
+    </row>
+    <row r="2441" spans="1:10">
+      <c r="A2441" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2441" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2441" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2441" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2441" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2441" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2441" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2441" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:10">
+      <c r="A2442" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2442" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C2442" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2442" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2442" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2442" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2442" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H2442" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:10">
+      <c r="A2443" s="11" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B2443" s="12"/>
+      <c r="C2443" s="12"/>
+      <c r="D2443" s="12"/>
+      <c r="E2443" s="12"/>
+      <c r="F2443" s="12"/>
+      <c r="G2443" s="12"/>
+      <c r="H2443" s="12"/>
+    </row>
+    <row r="2445" spans="1:10">
+      <c r="A2445" s="13" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B2445" s="13"/>
+      <c r="C2445" s="13"/>
+    </row>
+    <row r="2446" spans="1:10">
+      <c r="A2446" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2446" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2446" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:10">
+      <c r="A2447" s="16">
+        <v>4063</v>
+      </c>
+      <c r="B2447" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2447" s="17" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:10">
+      <c r="A2449" s="18" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B2449" s="18"/>
+      <c r="C2449" s="18"/>
+      <c r="D2449" s="18"/>
+      <c r="E2449" s="18"/>
+    </row>
+    <row r="2450" spans="1:10">
+      <c r="A2450" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2450" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2450" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2450" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2450" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:10">
+      <c r="A2451" s="21">
+        <v>3459</v>
+      </c>
+      <c r="B2451" s="21" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C2451" s="21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D2451" s="22" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E2451" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:10">
+      <c r="A2453" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B2453" s="8"/>
+      <c r="C2453" s="8"/>
+      <c r="D2453" s="8"/>
+      <c r="E2453" s="8"/>
+      <c r="F2453" s="8"/>
+      <c r="G2453" s="8"/>
+      <c r="H2453" s="8"/>
+    </row>
+    <row r="2454" spans="1:10">
+      <c r="A2454" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2454" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2454" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2454" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2454" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2454" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2454" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2454" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:10">
+      <c r="A2455" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2455" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C2455" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2455" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2455" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2455" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2455" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H2455" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:10">
+      <c r="A2456" s="11" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B2456" s="12"/>
+      <c r="C2456" s="12"/>
+      <c r="D2456" s="12"/>
+      <c r="E2456" s="12"/>
+      <c r="F2456" s="12"/>
+      <c r="G2456" s="12"/>
+      <c r="H2456" s="12"/>
+    </row>
+    <row r="2458" spans="1:10">
+      <c r="A2458" s="13" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B2458" s="13"/>
+      <c r="C2458" s="13"/>
+    </row>
+    <row r="2459" spans="1:10">
+      <c r="A2459" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2459" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2459" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:10">
+      <c r="A2460" s="16">
+        <v>4064</v>
+      </c>
+      <c r="B2460" s="16" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C2460" s="17" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:10">
+      <c r="A2462" s="18" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B2462" s="18"/>
+      <c r="C2462" s="18"/>
+      <c r="D2462" s="18"/>
+      <c r="E2462" s="18"/>
+    </row>
+    <row r="2463" spans="1:10">
+      <c r="A2463" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2463" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2463" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2463" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2463" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:10">
+      <c r="A2464" s="21">
+        <v>3458</v>
+      </c>
+      <c r="B2464" s="21" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C2464" s="21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D2464" s="22" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E2464" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:10">
+      <c r="A2466" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B2466" s="8"/>
+      <c r="C2466" s="8"/>
+      <c r="D2466" s="8"/>
+      <c r="E2466" s="8"/>
+      <c r="F2466" s="8"/>
+      <c r="G2466" s="8"/>
+      <c r="H2466" s="8"/>
+    </row>
+    <row r="2467" spans="1:10">
+      <c r="A2467" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2467" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2467" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2467" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2467" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2467" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2467" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2467" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:10">
+      <c r="A2468" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B2468" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2468" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2468" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2468" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2468" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2468" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H2468" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:10">
+      <c r="A2469" s="11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B2469" s="12"/>
+      <c r="C2469" s="12"/>
+      <c r="D2469" s="12"/>
+      <c r="E2469" s="12"/>
+      <c r="F2469" s="12"/>
+      <c r="G2469" s="12"/>
+      <c r="H2469" s="12"/>
+    </row>
+    <row r="2471" spans="1:10">
+      <c r="A2471" s="13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B2471" s="13"/>
+      <c r="C2471" s="13"/>
+    </row>
+    <row r="2472" spans="1:10">
+      <c r="A2472" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2472" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2472" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:10">
+      <c r="A2473" s="16">
+        <v>955</v>
+      </c>
+      <c r="B2473" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C2473" s="17" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:10">
+      <c r="A2475" s="18" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B2475" s="18"/>
+      <c r="C2475" s="18"/>
+      <c r="D2475" s="18"/>
+      <c r="E2475" s="18"/>
+    </row>
+    <row r="2476" spans="1:10">
+      <c r="A2476" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2476" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2476" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2476" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2476" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:10">
+      <c r="A2477" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B2477" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C2477" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D2477" s="22" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E2477" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:10">
+      <c r="A2479" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B2479" s="8"/>
+      <c r="C2479" s="8"/>
+      <c r="D2479" s="8"/>
+      <c r="E2479" s="8"/>
+      <c r="F2479" s="8"/>
+      <c r="G2479" s="8"/>
+      <c r="H2479" s="8"/>
+    </row>
+    <row r="2480" spans="1:10">
+      <c r="A2480" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2480" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2480" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2480" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2480" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2480" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2480" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2480" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:10">
+      <c r="A2481" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B2481" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C2481" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2481" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2481" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2481" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2481" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H2481" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:10">
+      <c r="A2482" s="11" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B2482" s="12"/>
+      <c r="C2482" s="12"/>
+      <c r="D2482" s="12"/>
+      <c r="E2482" s="12"/>
+      <c r="F2482" s="12"/>
+      <c r="G2482" s="12"/>
+      <c r="H2482" s="12"/>
+    </row>
+    <row r="2484" spans="1:10">
+      <c r="A2484" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B2484" s="13"/>
+      <c r="C2484" s="13"/>
+    </row>
+    <row r="2485" spans="1:10">
+      <c r="A2485" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2485" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2485" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:10">
+      <c r="A2486" s="16">
+        <v>3041</v>
+      </c>
+      <c r="B2486" s="16" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C2486" s="17" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:10">
+      <c r="A2488" s="18" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B2488" s="18"/>
+      <c r="C2488" s="18"/>
+      <c r="D2488" s="18"/>
+      <c r="E2488" s="18"/>
+    </row>
+    <row r="2489" spans="1:10">
+      <c r="A2489" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2489" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2489" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2489" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2489" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:10">
+      <c r="A2490" s="21">
+        <v>3566</v>
+      </c>
+      <c r="B2490" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C2490" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D2490" s="22" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E2490" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:10">
+      <c r="A2492" s="8" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B2492" s="8"/>
+      <c r="C2492" s="8"/>
+      <c r="D2492" s="8"/>
+      <c r="E2492" s="8"/>
+      <c r="F2492" s="8"/>
+      <c r="G2492" s="8"/>
+      <c r="H2492" s="8"/>
+    </row>
+    <row r="2493" spans="1:10">
+      <c r="A2493" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2493" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2493" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2493" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2493" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2493" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2493" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2493" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:10">
+      <c r="A2494" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B2494" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2494" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2494" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2494" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2494" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2494" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2494" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:10">
+      <c r="A2495" s="11" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B2495" s="12"/>
+      <c r="C2495" s="12"/>
+      <c r="D2495" s="12"/>
+      <c r="E2495" s="12"/>
+      <c r="F2495" s="12"/>
+      <c r="G2495" s="12"/>
+      <c r="H2495" s="12"/>
+    </row>
+    <row r="2497" spans="1:10">
+      <c r="A2497" s="13" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B2497" s="13"/>
+      <c r="C2497" s="13"/>
+    </row>
+    <row r="2498" spans="1:10">
+      <c r="A2498" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2498" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2498" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:10">
+      <c r="A2499" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2499" s="16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C2499" s="17" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:10">
+      <c r="A2501" s="18" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B2501" s="18"/>
+      <c r="C2501" s="18"/>
+      <c r="D2501" s="18"/>
+      <c r="E2501" s="18"/>
+    </row>
+    <row r="2502" spans="1:10">
+      <c r="A2502" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2502" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2502" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2502" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2502" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:10">
+      <c r="A2503" s="21">
+        <v>4700</v>
+      </c>
+      <c r="B2503" s="21" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C2503" s="21" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D2503" s="22" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E2503" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:10">
+      <c r="A2506" s="23"/>
+    </row>
+    <row r="2508" spans="1:10">
+      <c r="A2508" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B2508" s="2"/>
+      <c r="C2508" s="2"/>
+      <c r="D2508" s="2"/>
+      <c r="E2508" s="2"/>
+      <c r="F2508" s="2"/>
+      <c r="G2508" s="2"/>
+      <c r="H2508" s="2"/>
+      <c r="I2508" s="2"/>
+      <c r="J2508" s="2"/>
+    </row>
+    <row r="2509" spans="1:10">
+      <c r="A2509" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2509" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2509" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2509" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2509" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2509" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2509" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2509" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2509" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2509" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:10">
+      <c r="A2510" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B2510" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2510" s="3"/>
+      <c r="D2510" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2510" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F2510" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2510" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2510" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2510" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2510" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:10">
+      <c r="A2512" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2512" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2512" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2512" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2512" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:10">
+      <c r="A2513" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2513" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2513" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2513" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2513" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2513" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:10">
+      <c r="A2514" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2514" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2514" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2514" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G2514" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2514" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:10">
+      <c r="A2515" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2515" t="s">
+        <v>794</v>
+      </c>
+      <c r="E2515" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2515" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:10">
+      <c r="A2517" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2517" s="7"/>
+      <c r="C2517" s="7"/>
+      <c r="D2517" s="7"/>
+      <c r="E2517" s="7"/>
+      <c r="F2517" s="7"/>
+      <c r="G2517" s="7"/>
+      <c r="H2517" s="7"/>
+    </row>
+    <row r="2519" spans="1:10">
+      <c r="A2519" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B2519" s="8"/>
+      <c r="C2519" s="8"/>
+      <c r="D2519" s="8"/>
+      <c r="E2519" s="8"/>
+      <c r="F2519" s="8"/>
+      <c r="G2519" s="8"/>
+      <c r="H2519" s="8"/>
+    </row>
+    <row r="2520" spans="1:10">
+      <c r="A2520" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2520" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2520" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2520" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2520" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2520" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2520" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2520" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:10">
+      <c r="A2521" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B2521" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2521" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2521" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2521" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2521" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2521" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2521" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:10">
+      <c r="A2522" s="11" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B2522" s="12"/>
+      <c r="C2522" s="12"/>
+      <c r="D2522" s="12"/>
+      <c r="E2522" s="12"/>
+      <c r="F2522" s="12"/>
+      <c r="G2522" s="12"/>
+      <c r="H2522" s="12"/>
+    </row>
+    <row r="2524" spans="1:10">
+      <c r="A2524" s="13" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B2524" s="13"/>
+      <c r="C2524" s="13"/>
+    </row>
+    <row r="2525" spans="1:10">
+      <c r="A2525" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2525" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2525" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:10">
+      <c r="A2526" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2526" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="C2526" s="17" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:10">
+      <c r="A2528" s="18" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B2528" s="18"/>
+      <c r="C2528" s="18"/>
+      <c r="D2528" s="18"/>
+      <c r="E2528" s="18"/>
+    </row>
+    <row r="2529" spans="1:10">
+      <c r="A2529" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2529" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2529" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2529" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2529" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:10">
+      <c r="A2530" s="21">
+        <v>1774</v>
+      </c>
+      <c r="B2530" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="C2530" s="21" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D2530" s="22" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E2530" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:10">
+      <c r="A2532" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B2532" s="8"/>
+      <c r="C2532" s="8"/>
+      <c r="D2532" s="8"/>
+      <c r="E2532" s="8"/>
+      <c r="F2532" s="8"/>
+      <c r="G2532" s="8"/>
+      <c r="H2532" s="8"/>
+    </row>
+    <row r="2533" spans="1:10">
+      <c r="A2533" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2533" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2533" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2533" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2533" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2533" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2533" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2533" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:10">
+      <c r="A2534" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="B2534" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C2534" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2534" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2534" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2534" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2534" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2534" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:10">
+      <c r="A2535" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2535" s="12"/>
+      <c r="C2535" s="12"/>
+      <c r="D2535" s="12"/>
+      <c r="E2535" s="12"/>
+      <c r="F2535" s="12"/>
+      <c r="G2535" s="12"/>
+      <c r="H2535" s="12"/>
+    </row>
+    <row r="2537" spans="1:10">
+      <c r="A2537" s="13" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B2537" s="13"/>
+      <c r="C2537" s="13"/>
+    </row>
+    <row r="2538" spans="1:10">
+      <c r="A2538" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2538" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2538" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:10">
+      <c r="A2539" s="16">
+        <v>1071</v>
+      </c>
+      <c r="B2539" s="16" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C2539" s="17" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:10">
+      <c r="A2541" s="18" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B2541" s="18"/>
+      <c r="C2541" s="18"/>
+      <c r="D2541" s="18"/>
+      <c r="E2541" s="18"/>
+    </row>
+    <row r="2542" spans="1:10">
+      <c r="A2542" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2542" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2542" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2542" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2542" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:10">
+      <c r="A2543" s="21">
+        <v>3893</v>
+      </c>
+      <c r="B2543" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C2543" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D2543" s="22" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E2543" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:10">
+      <c r="A2545" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B2545" s="8"/>
+      <c r="C2545" s="8"/>
+      <c r="D2545" s="8"/>
+      <c r="E2545" s="8"/>
+      <c r="F2545" s="8"/>
+      <c r="G2545" s="8"/>
+      <c r="H2545" s="8"/>
+    </row>
+    <row r="2546" spans="1:10">
+      <c r="A2546" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2546" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2546" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2546" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2546" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2546" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2546" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2546" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:10">
+      <c r="A2547" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B2547" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2547" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2547" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2547" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2547" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2547" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2547" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:10">
+      <c r="A2548" s="11" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B2548" s="12"/>
+      <c r="C2548" s="12"/>
+      <c r="D2548" s="12"/>
+      <c r="E2548" s="12"/>
+      <c r="F2548" s="12"/>
+      <c r="G2548" s="12"/>
+      <c r="H2548" s="12"/>
+    </row>
+    <row r="2550" spans="1:10">
+      <c r="A2550" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B2550" s="13"/>
+      <c r="C2550" s="13"/>
+    </row>
+    <row r="2551" spans="1:10">
+      <c r="A2551" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2551" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2551" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:10">
+      <c r="A2552" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2552" s="16" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2552" s="17" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:10">
+      <c r="A2554" s="18" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B2554" s="18"/>
+      <c r="C2554" s="18"/>
+      <c r="D2554" s="18"/>
+      <c r="E2554" s="18"/>
+    </row>
+    <row r="2555" spans="1:10">
+      <c r="A2555" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2555" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2555" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2555" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2555" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:10">
+      <c r="A2556" s="21">
+        <v>4167</v>
+      </c>
+      <c r="B2556" s="21" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2556" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D2556" s="22" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E2556" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:10">
+      <c r="A2558" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B2558" s="8"/>
+      <c r="C2558" s="8"/>
+      <c r="D2558" s="8"/>
+      <c r="E2558" s="8"/>
+      <c r="F2558" s="8"/>
+      <c r="G2558" s="8"/>
+      <c r="H2558" s="8"/>
+    </row>
+    <row r="2559" spans="1:10">
+      <c r="A2559" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2559" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2559" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2559" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2559" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2559" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2559" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2559" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:10">
+      <c r="A2560" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B2560" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2560" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2560" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2560" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2560" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2560" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2560" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:10">
+      <c r="A2561" s="11" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B2561" s="12"/>
+      <c r="C2561" s="12"/>
+      <c r="D2561" s="12"/>
+      <c r="E2561" s="12"/>
+      <c r="F2561" s="12"/>
+      <c r="G2561" s="12"/>
+      <c r="H2561" s="12"/>
+    </row>
+    <row r="2563" spans="1:10">
+      <c r="A2563" s="13" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B2563" s="13"/>
+      <c r="C2563" s="13"/>
+    </row>
+    <row r="2564" spans="1:10">
+      <c r="A2564" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2564" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2564" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:10">
+      <c r="A2565" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2565" s="16" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2565" s="17" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:10">
+      <c r="A2567" s="18" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B2567" s="18"/>
+      <c r="C2567" s="18"/>
+      <c r="D2567" s="18"/>
+      <c r="E2567" s="18"/>
+    </row>
+    <row r="2568" spans="1:10">
+      <c r="A2568" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2568" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2568" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2568" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2568" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:10">
+      <c r="A2569" s="21">
+        <v>4168</v>
+      </c>
+      <c r="B2569" s="21" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2569" s="21" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D2569" s="22" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E2569" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:10">
+      <c r="A2571" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B2571" s="8"/>
+      <c r="C2571" s="8"/>
+      <c r="D2571" s="8"/>
+      <c r="E2571" s="8"/>
+      <c r="F2571" s="8"/>
+      <c r="G2571" s="8"/>
+      <c r="H2571" s="8"/>
+    </row>
+    <row r="2572" spans="1:10">
+      <c r="A2572" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2572" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2572" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2572" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2572" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2572" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2572" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2572" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:10">
+      <c r="A2573" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B2573" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2573" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2573" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2573" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2573" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2573" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2573" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:10">
+      <c r="A2574" s="11" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B2574" s="12"/>
+      <c r="C2574" s="12"/>
+      <c r="D2574" s="12"/>
+      <c r="E2574" s="12"/>
+      <c r="F2574" s="12"/>
+      <c r="G2574" s="12"/>
+      <c r="H2574" s="12"/>
+    </row>
+    <row r="2576" spans="1:10">
+      <c r="A2576" s="13" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B2576" s="13"/>
+      <c r="C2576" s="13"/>
+    </row>
+    <row r="2577" spans="1:10">
+      <c r="A2577" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2577" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2577" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:10">
+      <c r="A2578" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2578" s="16" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2578" s="17" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:10">
+      <c r="A2580" s="18" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B2580" s="18"/>
+      <c r="C2580" s="18"/>
+      <c r="D2580" s="18"/>
+      <c r="E2580" s="18"/>
+    </row>
+    <row r="2581" spans="1:10">
+      <c r="A2581" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2581" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2581" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2581" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2581" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:10">
+      <c r="A2582" s="21">
+        <v>4169</v>
+      </c>
+      <c r="B2582" s="21" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2582" s="21" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D2582" s="22" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E2582" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:10">
+      <c r="A2584" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B2584" s="8"/>
+      <c r="C2584" s="8"/>
+      <c r="D2584" s="8"/>
+      <c r="E2584" s="8"/>
+      <c r="F2584" s="8"/>
+      <c r="G2584" s="8"/>
+      <c r="H2584" s="8"/>
+    </row>
+    <row r="2585" spans="1:10">
+      <c r="A2585" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2585" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2585" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2585" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2585" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2585" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2585" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2585" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:10">
+      <c r="A2586" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B2586" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2586" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2586" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2586" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2586" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2586" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2586" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:10">
+      <c r="A2587" s="11" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B2587" s="12"/>
+      <c r="C2587" s="12"/>
+      <c r="D2587" s="12"/>
+      <c r="E2587" s="12"/>
+      <c r="F2587" s="12"/>
+      <c r="G2587" s="12"/>
+      <c r="H2587" s="12"/>
+    </row>
+    <row r="2589" spans="1:10">
+      <c r="A2589" s="13" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B2589" s="13"/>
+      <c r="C2589" s="13"/>
+    </row>
+    <row r="2590" spans="1:10">
+      <c r="A2590" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2590" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2590" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:10">
+      <c r="A2591" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2591" s="16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C2591" s="17" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:10">
+      <c r="A2593" s="18" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B2593" s="18"/>
+      <c r="C2593" s="18"/>
+      <c r="D2593" s="18"/>
+      <c r="E2593" s="18"/>
+    </row>
+    <row r="2594" spans="1:10">
+      <c r="A2594" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2594" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2594" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2594" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2594" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:10">
+      <c r="A2595" s="21">
+        <v>4697</v>
+      </c>
+      <c r="B2595" s="21" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C2595" s="21" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D2595" s="22" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E2595" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:10">
+      <c r="A2597" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B2597" s="8"/>
+      <c r="C2597" s="8"/>
+      <c r="D2597" s="8"/>
+      <c r="E2597" s="8"/>
+      <c r="F2597" s="8"/>
+      <c r="G2597" s="8"/>
+      <c r="H2597" s="8"/>
+    </row>
+    <row r="2598" spans="1:10">
+      <c r="A2598" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2598" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2598" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2598" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2598" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2598" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2598" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2598" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:10">
+      <c r="A2599" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B2599" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2599" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2599" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2599" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2599" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2599" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2599" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:10">
+      <c r="A2600" s="11" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B2600" s="12"/>
+      <c r="C2600" s="12"/>
+      <c r="D2600" s="12"/>
+      <c r="E2600" s="12"/>
+      <c r="F2600" s="12"/>
+      <c r="G2600" s="12"/>
+      <c r="H2600" s="12"/>
+    </row>
+    <row r="2602" spans="1:10">
+      <c r="A2602" s="13" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B2602" s="13"/>
+      <c r="C2602" s="13"/>
+    </row>
+    <row r="2603" spans="1:10">
+      <c r="A2603" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2603" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2603" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:10">
+      <c r="A2604" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2604" s="16" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C2604" s="17" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:10">
+      <c r="A2606" s="18" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B2606" s="18"/>
+      <c r="C2606" s="18"/>
+      <c r="D2606" s="18"/>
+      <c r="E2606" s="18"/>
+    </row>
+    <row r="2607" spans="1:10">
+      <c r="A2607" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2607" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2607" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2607" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2607" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:10">
+      <c r="A2608" s="21">
+        <v>5063</v>
+      </c>
+      <c r="B2608" s="21" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C2608" s="21" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D2608" s="22" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E2608" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:10">
+      <c r="A2610" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B2610" s="8"/>
+      <c r="C2610" s="8"/>
+      <c r="D2610" s="8"/>
+      <c r="E2610" s="8"/>
+      <c r="F2610" s="8"/>
+      <c r="G2610" s="8"/>
+      <c r="H2610" s="8"/>
+    </row>
+    <row r="2611" spans="1:10">
+      <c r="A2611" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2611" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2611" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2611" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2611" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2611" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2611" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2611" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:10">
+      <c r="A2612" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B2612" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2612" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2612" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2612" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F2612" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2612" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2612" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:10">
+      <c r="A2613" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B2613" s="12"/>
+      <c r="C2613" s="12"/>
+      <c r="D2613" s="12"/>
+      <c r="E2613" s="12"/>
+      <c r="F2613" s="12"/>
+      <c r="G2613" s="12"/>
+      <c r="H2613" s="12"/>
+    </row>
+    <row r="2615" spans="1:10">
+      <c r="A2615" s="13" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B2615" s="13"/>
+      <c r="C2615" s="13"/>
+    </row>
+    <row r="2616" spans="1:10">
+      <c r="A2616" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2616" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2616" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:10">
+      <c r="A2617" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2617" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2617" s="17" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:10">
+      <c r="A2619" s="18" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B2619" s="18"/>
+      <c r="C2619" s="18"/>
+      <c r="D2619" s="18"/>
+      <c r="E2619" s="18"/>
+    </row>
+    <row r="2620" spans="1:10">
+      <c r="A2620" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2620" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2620" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2620" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2620" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:10">
+      <c r="A2621" s="21">
+        <v>5037</v>
+      </c>
+      <c r="B2621" s="21" t="s">
+        <v>922</v>
+      </c>
+      <c r="C2621" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D2621" s="22" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E2621" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:10">
+      <c r="A2624" s="23"/>
+    </row>
+    <row r="2626" spans="1:10">
+      <c r="A2626" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B2626" s="2"/>
+      <c r="C2626" s="2"/>
+      <c r="D2626" s="2"/>
+      <c r="E2626" s="2"/>
+      <c r="F2626" s="2"/>
+      <c r="G2626" s="2"/>
+      <c r="H2626" s="2"/>
+      <c r="I2626" s="2"/>
+      <c r="J2626" s="2"/>
+    </row>
+    <row r="2627" spans="1:10">
+      <c r="A2627" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2627" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2627" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2627" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2627" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2627" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2627" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2627" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2627" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2627" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:10">
+      <c r="A2628" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B2628" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C2628" s="3"/>
+      <c r="D2628" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2628" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F2628" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2628" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2628" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2628" s="6" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J2628" s="6" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:10">
+      <c r="A2630" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2630" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2630" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2630" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2630" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:10">
+      <c r="A2631" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2631" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2631" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2631" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2631" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2631" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:10">
+      <c r="A2632" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2632" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E2632" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2632" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G2632" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2632" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:10">
+      <c r="A2633" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2633" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E2633" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2633" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:10">
+      <c r="A2635" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2635" s="7"/>
+      <c r="C2635" s="7"/>
+      <c r="D2635" s="7"/>
+      <c r="E2635" s="7"/>
+      <c r="F2635" s="7"/>
+      <c r="G2635" s="7"/>
+      <c r="H2635" s="7"/>
+    </row>
+    <row r="2637" spans="1:10">
+      <c r="A2637" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B2637" s="8"/>
+      <c r="C2637" s="8"/>
+      <c r="D2637" s="8"/>
+      <c r="E2637" s="8"/>
+      <c r="F2637" s="8"/>
+      <c r="G2637" s="8"/>
+      <c r="H2637" s="8"/>
+    </row>
+    <row r="2638" spans="1:10">
+      <c r="A2638" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2638" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2638" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2638" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2638" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2638" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2638" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2638" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:10">
+      <c r="A2639" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2639" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2639" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2639" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2639" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2639" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2639" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2639" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:10">
+      <c r="A2640" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2640" s="12"/>
+      <c r="C2640" s="12"/>
+      <c r="D2640" s="12"/>
+      <c r="E2640" s="12"/>
+      <c r="F2640" s="12"/>
+      <c r="G2640" s="12"/>
+      <c r="H2640" s="12"/>
+    </row>
+    <row r="2642" spans="1:10">
+      <c r="A2642" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B2642" s="13"/>
+      <c r="C2642" s="13"/>
+    </row>
+    <row r="2643" spans="1:10">
+      <c r="A2643" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2643" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2643" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:10">
+      <c r="A2644" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2644" s="16" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2644" s="17" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:10">
+      <c r="A2646" s="18" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B2646" s="18"/>
+      <c r="C2646" s="18"/>
+      <c r="D2646" s="18"/>
+      <c r="E2646" s="18"/>
+    </row>
+    <row r="2647" spans="1:10">
+      <c r="A2647" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2647" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2647" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2647" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2647" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:10">
+      <c r="A2648" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2648" s="21" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2648" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2648" s="22" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E2648" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:10">
+      <c r="A2650" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B2650" s="8"/>
+      <c r="C2650" s="8"/>
+      <c r="D2650" s="8"/>
+      <c r="E2650" s="8"/>
+      <c r="F2650" s="8"/>
+      <c r="G2650" s="8"/>
+      <c r="H2650" s="8"/>
+    </row>
+    <row r="2651" spans="1:10">
+      <c r="A2651" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2651" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2651" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2651" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2651" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2651" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2651" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2651" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:10">
+      <c r="A2652" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B2652" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C2652" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2652" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2652" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2652" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2652" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H2652" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:10">
+      <c r="A2653" s="11" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B2653" s="12"/>
+      <c r="C2653" s="12"/>
+      <c r="D2653" s="12"/>
+      <c r="E2653" s="12"/>
+      <c r="F2653" s="12"/>
+      <c r="G2653" s="12"/>
+      <c r="H2653" s="12"/>
+    </row>
+    <row r="2655" spans="1:10">
+      <c r="A2655" s="13" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B2655" s="13"/>
+      <c r="C2655" s="13"/>
+    </row>
+    <row r="2656" spans="1:10">
+      <c r="A2656" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2656" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2656" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:10">
+      <c r="A2657" s="16">
+        <v>9862</v>
+      </c>
+      <c r="B2657" s="16" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C2657" s="17" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:10">
+      <c r="A2659" s="18" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B2659" s="18"/>
+      <c r="C2659" s="18"/>
+      <c r="D2659" s="18"/>
+      <c r="E2659" s="18"/>
+    </row>
+    <row r="2660" spans="1:10">
+      <c r="A2660" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2660" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2660" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2660" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2660" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:10">
+      <c r="A2661" s="21">
+        <v>5187</v>
+      </c>
+      <c r="B2661" s="21" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C2661" s="21" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D2661" s="22" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E2661" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:10">
+      <c r="A2664" s="23"/>
+    </row>
+    <row r="2666" spans="1:10">
+      <c r="A2666" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B2666" s="2"/>
+      <c r="C2666" s="2"/>
+      <c r="D2666" s="2"/>
+      <c r="E2666" s="2"/>
+      <c r="F2666" s="2"/>
+      <c r="G2666" s="2"/>
+      <c r="H2666" s="2"/>
+      <c r="I2666" s="2"/>
+      <c r="J2666" s="2"/>
+    </row>
+    <row r="2667" spans="1:10">
+      <c r="A2667" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2667" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2667" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2667" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2667" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2667" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2667" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2667" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2667" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2667" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:10">
+      <c r="A2668" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B2668" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C2668" s="3"/>
+      <c r="D2668" s="3"/>
+      <c r="E2668" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F2668" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2668" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2668" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2668" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2668" s="6"/>
+    </row>
+    <row r="2670" spans="1:10">
+      <c r="A2670" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2670" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C2670" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2670" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E2670" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2670" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2670" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:10">
+      <c r="A2671" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2671" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2671" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2671" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2671" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2671" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2671" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:10">
+      <c r="A2672" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2672" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2672" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2672" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2672" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2672" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G2672" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2672" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:10">
+      <c r="A2673" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2673" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C2673" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2673" t="s">
+        <v>794</v>
+      </c>
+      <c r="E2673" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2673" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:10">
+      <c r="A2675" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2675" s="7"/>
+      <c r="C2675" s="7"/>
+      <c r="D2675" s="7"/>
+      <c r="E2675" s="7"/>
+      <c r="F2675" s="7"/>
+      <c r="G2675" s="7"/>
+      <c r="H2675" s="7"/>
+    </row>
+    <row r="2677" spans="1:10">
+      <c r="A2677" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B2677" s="8"/>
+      <c r="C2677" s="8"/>
+      <c r="D2677" s="8"/>
+      <c r="E2677" s="8"/>
+      <c r="F2677" s="8"/>
+      <c r="G2677" s="8"/>
+      <c r="H2677" s="8"/>
+    </row>
+    <row r="2678" spans="1:10">
+      <c r="A2678" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2678" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2678" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2678" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2678" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2678" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2678" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2678" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:10">
+      <c r="A2679" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B2679" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C2679" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2679" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2679" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2679" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2679" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2679" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:10">
+      <c r="A2680" s="11" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B2680" s="12"/>
+      <c r="C2680" s="12"/>
+      <c r="D2680" s="12"/>
+      <c r="E2680" s="12"/>
+      <c r="F2680" s="12"/>
+      <c r="G2680" s="12"/>
+      <c r="H2680" s="12"/>
+    </row>
+    <row r="2682" spans="1:10">
+      <c r="A2682" s="13" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B2682" s="13"/>
+      <c r="C2682" s="13"/>
+    </row>
+    <row r="2683" spans="1:10">
+      <c r="A2683" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2683" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2683" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:10">
+      <c r="A2684" s="16">
+        <v>228</v>
+      </c>
+      <c r="B2684" s="16" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C2684" s="17" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:10">
+      <c r="A2686" s="18" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B2686" s="18"/>
+      <c r="C2686" s="18"/>
+      <c r="D2686" s="18"/>
+      <c r="E2686" s="18"/>
+    </row>
+    <row r="2687" spans="1:10">
+      <c r="A2687" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2687" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2687" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2687" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2687" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:10">
+      <c r="A2688" s="21">
+        <v>1568</v>
+      </c>
+      <c r="B2688" s="21" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C2688" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D2688" s="22" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E2688" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:10">
+      <c r="A2690" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B2690" s="8"/>
+      <c r="C2690" s="8"/>
+      <c r="D2690" s="8"/>
+      <c r="E2690" s="8"/>
+      <c r="F2690" s="8"/>
+      <c r="G2690" s="8"/>
+      <c r="H2690" s="8"/>
+    </row>
+    <row r="2691" spans="1:10">
+      <c r="A2691" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2691" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2691" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2691" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2691" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2691" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2691" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2691" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:10">
+      <c r="A2692" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B2692" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2692" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2692" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2692" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2692" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2692" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2692" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:10">
+      <c r="A2693" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B2693" s="12"/>
+      <c r="C2693" s="12"/>
+      <c r="D2693" s="12"/>
+      <c r="E2693" s="12"/>
+      <c r="F2693" s="12"/>
+      <c r="G2693" s="12"/>
+      <c r="H2693" s="12"/>
+    </row>
+    <row r="2695" spans="1:10">
+      <c r="A2695" s="13" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B2695" s="13"/>
+      <c r="C2695" s="13"/>
+    </row>
+    <row r="2696" spans="1:10">
+      <c r="A2696" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2696" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2696" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:10">
+      <c r="A2697" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2697" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2697" s="17" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:10">
+      <c r="A2699" s="18" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B2699" s="18"/>
+      <c r="C2699" s="18"/>
+      <c r="D2699" s="18"/>
+      <c r="E2699" s="18"/>
+    </row>
+    <row r="2700" spans="1:10">
+      <c r="A2700" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2700" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2700" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2700" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2700" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:10">
+      <c r="A2701" s="21">
+        <v>2614</v>
+      </c>
+      <c r="B2701" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2701" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D2701" s="22" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E2701" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:10">
+      <c r="A2703" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B2703" s="8"/>
+      <c r="C2703" s="8"/>
+      <c r="D2703" s="8"/>
+      <c r="E2703" s="8"/>
+      <c r="F2703" s="8"/>
+      <c r="G2703" s="8"/>
+      <c r="H2703" s="8"/>
+    </row>
+    <row r="2704" spans="1:10">
+      <c r="A2704" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2704" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2704" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2704" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2704" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2704" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2704" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2704" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:10">
+      <c r="A2705" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B2705" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2705" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2705" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2705" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2705" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2705" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2705" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:10">
+      <c r="A2706" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B2706" s="12"/>
+      <c r="C2706" s="12"/>
+      <c r="D2706" s="12"/>
+      <c r="E2706" s="12"/>
+      <c r="F2706" s="12"/>
+      <c r="G2706" s="12"/>
+      <c r="H2706" s="12"/>
+    </row>
+    <row r="2708" spans="1:10">
+      <c r="A2708" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B2708" s="13"/>
+      <c r="C2708" s="13"/>
+    </row>
+    <row r="2709" spans="1:10">
+      <c r="A2709" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2709" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2709" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:10">
+      <c r="A2710" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2710" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2710" s="17" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:10">
+      <c r="A2712" s="18" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B2712" s="18"/>
+      <c r="C2712" s="18"/>
+      <c r="D2712" s="18"/>
+      <c r="E2712" s="18"/>
+    </row>
+    <row r="2713" spans="1:10">
+      <c r="A2713" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2713" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2713" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2713" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2713" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2714" spans="1:10">
+      <c r="A2714" s="21">
+        <v>2615</v>
+      </c>
+      <c r="B2714" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2714" s="21" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D2714" s="22" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E2714" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:10">
+      <c r="A2716" s="8" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B2716" s="8"/>
+      <c r="C2716" s="8"/>
+      <c r="D2716" s="8"/>
+      <c r="E2716" s="8"/>
+      <c r="F2716" s="8"/>
+      <c r="G2716" s="8"/>
+      <c r="H2716" s="8"/>
+    </row>
+    <row r="2717" spans="1:10">
+      <c r="A2717" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2717" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2717" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2717" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2717" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2717" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2717" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2717" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:10">
+      <c r="A2718" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B2718" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2718" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2718" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2718" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2718" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2718" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2718" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:10">
+      <c r="A2719" s="11" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B2719" s="12"/>
+      <c r="C2719" s="12"/>
+      <c r="D2719" s="12"/>
+      <c r="E2719" s="12"/>
+      <c r="F2719" s="12"/>
+      <c r="G2719" s="12"/>
+      <c r="H2719" s="12"/>
+    </row>
+    <row r="2721" spans="1:10">
+      <c r="A2721" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B2721" s="13"/>
+      <c r="C2721" s="13"/>
+    </row>
+    <row r="2722" spans="1:10">
+      <c r="A2722" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2722" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2722" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:10">
+      <c r="A2723" s="16" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B2723" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2723" s="17" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:10">
+      <c r="A2725" s="18" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B2725" s="18"/>
+      <c r="C2725" s="18"/>
+      <c r="D2725" s="18"/>
+      <c r="E2725" s="18"/>
+    </row>
+    <row r="2726" spans="1:10">
+      <c r="A2726" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2726" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2726" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2726" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2726" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2727" spans="1:10">
+      <c r="A2727" s="21">
+        <v>2616</v>
+      </c>
+      <c r="B2727" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2727" s="21" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D2727" s="22" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E2727" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:10">
+      <c r="A2729" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B2729" s="8"/>
+      <c r="C2729" s="8"/>
+      <c r="D2729" s="8"/>
+      <c r="E2729" s="8"/>
+      <c r="F2729" s="8"/>
+      <c r="G2729" s="8"/>
+      <c r="H2729" s="8"/>
+    </row>
+    <row r="2730" spans="1:10">
+      <c r="A2730" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2730" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2730" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2730" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2730" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2730" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2730" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2730" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:10">
+      <c r="A2731" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B2731" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2731" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2731" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2731" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2731" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2731" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2731" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:10">
+      <c r="A2732" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B2732" s="12"/>
+      <c r="C2732" s="12"/>
+      <c r="D2732" s="12"/>
+      <c r="E2732" s="12"/>
+      <c r="F2732" s="12"/>
+      <c r="G2732" s="12"/>
+      <c r="H2732" s="12"/>
+    </row>
+    <row r="2734" spans="1:10">
+      <c r="A2734" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B2734" s="13"/>
+      <c r="C2734" s="13"/>
+    </row>
+    <row r="2735" spans="1:10">
+      <c r="A2735" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2735" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2735" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:10">
+      <c r="A2736" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2736" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2736" s="17" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:10">
+      <c r="A2738" s="18" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B2738" s="18"/>
+      <c r="C2738" s="18"/>
+      <c r="D2738" s="18"/>
+      <c r="E2738" s="18"/>
+    </row>
+    <row r="2739" spans="1:10">
+      <c r="A2739" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2739" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2739" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2739" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2739" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2740" spans="1:10">
+      <c r="A2740" s="21">
+        <v>2992</v>
+      </c>
+      <c r="B2740" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2740" s="21" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D2740" s="22" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E2740" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:10">
+      <c r="A2742" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B2742" s="8"/>
+      <c r="C2742" s="8"/>
+      <c r="D2742" s="8"/>
+      <c r="E2742" s="8"/>
+      <c r="F2742" s="8"/>
+      <c r="G2742" s="8"/>
+      <c r="H2742" s="8"/>
+    </row>
+    <row r="2743" spans="1:10">
+      <c r="A2743" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2743" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2743" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2743" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2743" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2743" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2743" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2743" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:10">
+      <c r="A2744" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B2744" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2744" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2744" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2744" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2744" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2744" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2744" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:10">
+      <c r="A2745" s="11" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B2745" s="12"/>
+      <c r="C2745" s="12"/>
+      <c r="D2745" s="12"/>
+      <c r="E2745" s="12"/>
+      <c r="F2745" s="12"/>
+      <c r="G2745" s="12"/>
+      <c r="H2745" s="12"/>
+    </row>
+    <row r="2747" spans="1:10">
+      <c r="A2747" s="13" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2747" s="13"/>
+      <c r="C2747" s="13"/>
+    </row>
+    <row r="2748" spans="1:10">
+      <c r="A2748" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2748" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2748" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:10">
+      <c r="A2749" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2749" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2749" s="17" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:10">
+      <c r="A2751" s="18" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B2751" s="18"/>
+      <c r="C2751" s="18"/>
+      <c r="D2751" s="18"/>
+      <c r="E2751" s="18"/>
+    </row>
+    <row r="2752" spans="1:10">
+      <c r="A2752" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2752" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2752" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2752" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2752" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2753" spans="1:10">
+      <c r="A2753" s="21">
+        <v>2994</v>
+      </c>
+      <c r="B2753" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2753" s="21" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D2753" s="22" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E2753" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:10">
+      <c r="A2755" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B2755" s="8"/>
+      <c r="C2755" s="8"/>
+      <c r="D2755" s="8"/>
+      <c r="E2755" s="8"/>
+      <c r="F2755" s="8"/>
+      <c r="G2755" s="8"/>
+      <c r="H2755" s="8"/>
+    </row>
+    <row r="2756" spans="1:10">
+      <c r="A2756" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2756" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2756" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2756" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2756" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2756" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2756" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2756" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:10">
+      <c r="A2757" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B2757" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2757" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2757" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2757" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2757" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2757" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2757" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:10">
+      <c r="A2758" s="11" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B2758" s="12"/>
+      <c r="C2758" s="12"/>
+      <c r="D2758" s="12"/>
+      <c r="E2758" s="12"/>
+      <c r="F2758" s="12"/>
+      <c r="G2758" s="12"/>
+      <c r="H2758" s="12"/>
+    </row>
+    <row r="2760" spans="1:10">
+      <c r="A2760" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B2760" s="13"/>
+      <c r="C2760" s="13"/>
+    </row>
+    <row r="2761" spans="1:10">
+      <c r="A2761" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2761" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2761" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:10">
+      <c r="A2762" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2762" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2762" s="17" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="2764" spans="1:10">
+      <c r="A2764" s="18" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B2764" s="18"/>
+      <c r="C2764" s="18"/>
+      <c r="D2764" s="18"/>
+      <c r="E2764" s="18"/>
+    </row>
+    <row r="2765" spans="1:10">
+      <c r="A2765" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2765" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2765" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2765" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2765" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:10">
+      <c r="A2766" s="21">
+        <v>2995</v>
+      </c>
+      <c r="B2766" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2766" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D2766" s="22" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E2766" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:10">
+      <c r="A2768" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B2768" s="8"/>
+      <c r="C2768" s="8"/>
+      <c r="D2768" s="8"/>
+      <c r="E2768" s="8"/>
+      <c r="F2768" s="8"/>
+      <c r="G2768" s="8"/>
+      <c r="H2768" s="8"/>
+    </row>
+    <row r="2769" spans="1:10">
+      <c r="A2769" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2769" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2769" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2769" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2769" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2769" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2769" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2769" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:10">
+      <c r="A2770" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2770" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C2770" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D2770" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2770" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F2770" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G2770" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2770" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:10">
+      <c r="A2771" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B2771" s="12"/>
+      <c r="C2771" s="12"/>
+      <c r="D2771" s="12"/>
+      <c r="E2771" s="12"/>
+      <c r="F2771" s="12"/>
+      <c r="G2771" s="12"/>
+      <c r="H2771" s="12"/>
+    </row>
+    <row r="2773" spans="1:10">
+      <c r="A2773" s="13" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B2773" s="13"/>
+      <c r="C2773" s="13"/>
+    </row>
+    <row r="2774" spans="1:10">
+      <c r="A2774" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2774" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2774" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:10">
+      <c r="A2775" s="16">
+        <v>3378</v>
+      </c>
+      <c r="B2775" s="16" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C2775" s="17" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:10">
+      <c r="A2777" s="18" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B2777" s="18"/>
+      <c r="C2777" s="18"/>
+      <c r="D2777" s="18"/>
+      <c r="E2777" s="18"/>
+    </row>
+    <row r="2778" spans="1:10">
+      <c r="A2778" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2778" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2778" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2778" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2778" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2779" spans="1:10">
+      <c r="A2779" s="21">
+        <v>3210</v>
+      </c>
+      <c r="B2779" s="21" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C2779" s="21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D2779" s="22" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E2779" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:10">
+      <c r="A2782" s="23"/>
+    </row>
+    <row r="2784" spans="1:10">
+      <c r="A2784" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B2784" s="2"/>
+      <c r="C2784" s="2"/>
+      <c r="D2784" s="2"/>
+      <c r="E2784" s="2"/>
+      <c r="F2784" s="2"/>
+      <c r="G2784" s="2"/>
+      <c r="H2784" s="2"/>
+      <c r="I2784" s="2"/>
+      <c r="J2784" s="2"/>
+    </row>
+    <row r="2785" spans="1:10">
+      <c r="A2785" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2785" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2785" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2785" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2785" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2785" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2785" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2785" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2785" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2785" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:10">
+      <c r="A2786" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B2786" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C2786" s="3"/>
+      <c r="D2786" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2786" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F2786" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2786" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H2786" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2786" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2786" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:10">
+      <c r="A2788" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2788" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C2788" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2788" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E2788" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2788" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2788" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2788" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:10">
+      <c r="A2789" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2789" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2789" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2789" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2789" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2789" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2789" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2789" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:10">
+      <c r="A2790" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2790" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2790" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2790" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2790" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2790" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G2790" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2790" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:10">
+      <c r="A2791" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2791" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C2791" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2791" t="s">
+        <v>794</v>
+      </c>
+      <c r="E2791" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2791" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:10">
+      <c r="A2793" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2793" s="7"/>
+      <c r="C2793" s="7"/>
+      <c r="D2793" s="7"/>
+      <c r="E2793" s="7"/>
+      <c r="F2793" s="7"/>
+      <c r="G2793" s="7"/>
+      <c r="H2793" s="7"/>
+    </row>
+    <row r="2795" spans="1:10">
+      <c r="A2795" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B2795" s="8"/>
+      <c r="C2795" s="8"/>
+      <c r="D2795" s="8"/>
+      <c r="E2795" s="8"/>
+      <c r="F2795" s="8"/>
+      <c r="G2795" s="8"/>
+      <c r="H2795" s="8"/>
+    </row>
+    <row r="2796" spans="1:10">
+      <c r="A2796" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2796" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2796" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2796" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2796" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2796" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2796" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2796" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:10">
+      <c r="A2797" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2797" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2797" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2797" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2797" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2797" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2797" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2797" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2798" spans="1:10">
+      <c r="A2798" s="11" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B2798" s="12"/>
+      <c r="C2798" s="12"/>
+      <c r="D2798" s="12"/>
+      <c r="E2798" s="12"/>
+      <c r="F2798" s="12"/>
+      <c r="G2798" s="12"/>
+      <c r="H2798" s="12"/>
+    </row>
+    <row r="2800" spans="1:10">
+      <c r="A2800" s="13" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B2800" s="13"/>
+      <c r="C2800" s="13"/>
+    </row>
+    <row r="2801" spans="1:10">
+      <c r="A2801" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2801" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2801" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:10">
+      <c r="A2802" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2802" s="16" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2802" s="17" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="2804" spans="1:10">
+      <c r="A2804" s="18" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B2804" s="18"/>
+      <c r="C2804" s="18"/>
+      <c r="D2804" s="18"/>
+      <c r="E2804" s="18"/>
+    </row>
+    <row r="2805" spans="1:10">
+      <c r="A2805" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2805" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2805" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2805" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2805" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:10">
+      <c r="A2806" s="21">
+        <v>2231</v>
+      </c>
+      <c r="B2806" s="21" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C2806" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2806" s="22" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E2806" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:10">
+      <c r="A2808" s="8" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B2808" s="8"/>
+      <c r="C2808" s="8"/>
+      <c r="D2808" s="8"/>
+      <c r="E2808" s="8"/>
+      <c r="F2808" s="8"/>
+      <c r="G2808" s="8"/>
+      <c r="H2808" s="8"/>
+    </row>
+    <row r="2809" spans="1:10">
+      <c r="A2809" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2809" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2809" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2809" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2809" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2809" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2809" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2809" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:10">
+      <c r="A2810" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2810" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2810" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2810" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2810" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2810" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2810" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2810" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:10">
+      <c r="A2811" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B2811" s="12"/>
+      <c r="C2811" s="12"/>
+      <c r="D2811" s="12"/>
+      <c r="E2811" s="12"/>
+      <c r="F2811" s="12"/>
+      <c r="G2811" s="12"/>
+      <c r="H2811" s="12"/>
+    </row>
+    <row r="2813" spans="1:10">
+      <c r="A2813" s="13" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B2813" s="13"/>
+      <c r="C2813" s="13"/>
+    </row>
+    <row r="2814" spans="1:10">
+      <c r="A2814" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2814" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2814" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:10">
+      <c r="A2815" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2815" s="16" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C2815" s="17" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:10">
+      <c r="A2817" s="18" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B2817" s="18"/>
+      <c r="C2817" s="18"/>
+      <c r="D2817" s="18"/>
+      <c r="E2817" s="18"/>
+    </row>
+    <row r="2818" spans="1:10">
+      <c r="A2818" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2818" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2818" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2818" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2818" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:10">
+      <c r="A2819" s="21">
+        <v>2249</v>
+      </c>
+      <c r="B2819" s="21" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C2819" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2819" s="22" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E2819" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:10">
+      <c r="A2821" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B2821" s="8"/>
+      <c r="C2821" s="8"/>
+      <c r="D2821" s="8"/>
+      <c r="E2821" s="8"/>
+      <c r="F2821" s="8"/>
+      <c r="G2821" s="8"/>
+      <c r="H2821" s="8"/>
+    </row>
+    <row r="2822" spans="1:10">
+      <c r="A2822" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2822" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2822" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2822" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2822" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2822" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2822" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2822" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:10">
+      <c r="A2823" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2823" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2823" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2823" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2823" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2823" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2823" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2823" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:10">
+      <c r="A2824" s="11" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B2824" s="12"/>
+      <c r="C2824" s="12"/>
+      <c r="D2824" s="12"/>
+      <c r="E2824" s="12"/>
+      <c r="F2824" s="12"/>
+      <c r="G2824" s="12"/>
+      <c r="H2824" s="12"/>
+    </row>
+    <row r="2826" spans="1:10">
+      <c r="A2826" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B2826" s="13"/>
+      <c r="C2826" s="13"/>
+    </row>
+    <row r="2827" spans="1:10">
+      <c r="A2827" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2827" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2827" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2828" spans="1:10">
+      <c r="A2828" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2828" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2828" s="17" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:10">
+      <c r="A2830" s="18" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B2830" s="18"/>
+      <c r="C2830" s="18"/>
+      <c r="D2830" s="18"/>
+      <c r="E2830" s="18"/>
+    </row>
+    <row r="2831" spans="1:10">
+      <c r="A2831" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2831" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2831" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2831" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2831" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2832" spans="1:10">
+      <c r="A2832" s="21">
+        <v>2637</v>
+      </c>
+      <c r="B2832" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2832" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2832" s="22" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E2832" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:10">
+      <c r="A2834" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B2834" s="8"/>
+      <c r="C2834" s="8"/>
+      <c r="D2834" s="8"/>
+      <c r="E2834" s="8"/>
+      <c r="F2834" s="8"/>
+      <c r="G2834" s="8"/>
+      <c r="H2834" s="8"/>
+    </row>
+    <row r="2835" spans="1:10">
+      <c r="A2835" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2835" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2835" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2835" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2835" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2835" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2835" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2835" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2836" spans="1:10">
+      <c r="A2836" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2836" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2836" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2836" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2836" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2836" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2836" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2836" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:10">
+      <c r="A2837" s="11" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B2837" s="12"/>
+      <c r="C2837" s="12"/>
+      <c r="D2837" s="12"/>
+      <c r="E2837" s="12"/>
+      <c r="F2837" s="12"/>
+      <c r="G2837" s="12"/>
+      <c r="H2837" s="12"/>
+    </row>
+    <row r="2839" spans="1:10">
+      <c r="A2839" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B2839" s="13"/>
+      <c r="C2839" s="13"/>
+    </row>
+    <row r="2840" spans="1:10">
+      <c r="A2840" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2840" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2840" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:10">
+      <c r="A2841" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2841" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2841" s="17" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:10">
+      <c r="A2843" s="18" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B2843" s="18"/>
+      <c r="C2843" s="18"/>
+      <c r="D2843" s="18"/>
+      <c r="E2843" s="18"/>
+    </row>
+    <row r="2844" spans="1:10">
+      <c r="A2844" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2844" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2844" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2844" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2844" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2845" spans="1:10">
+      <c r="A2845" s="21">
+        <v>2645</v>
+      </c>
+      <c r="B2845" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C2845" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2845" s="22" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E2845" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:10">
+      <c r="A2847" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B2847" s="8"/>
+      <c r="C2847" s="8"/>
+      <c r="D2847" s="8"/>
+      <c r="E2847" s="8"/>
+      <c r="F2847" s="8"/>
+      <c r="G2847" s="8"/>
+      <c r="H2847" s="8"/>
+    </row>
+    <row r="2848" spans="1:10">
+      <c r="A2848" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2848" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2848" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2848" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2848" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2848" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2848" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2848" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:10">
+      <c r="A2849" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2849" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2849" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2849" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2849" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2849" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2849" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2849" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:10">
+      <c r="A2850" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B2850" s="12"/>
+      <c r="C2850" s="12"/>
+      <c r="D2850" s="12"/>
+      <c r="E2850" s="12"/>
+      <c r="F2850" s="12"/>
+      <c r="G2850" s="12"/>
+      <c r="H2850" s="12"/>
+    </row>
+    <row r="2852" spans="1:10">
+      <c r="A2852" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B2852" s="13"/>
+      <c r="C2852" s="13"/>
+    </row>
+    <row r="2853" spans="1:10">
+      <c r="A2853" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2853" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2853" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:10">
+      <c r="A2854" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2854" s="16" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C2854" s="17" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:10">
+      <c r="A2856" s="18" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B2856" s="18"/>
+      <c r="C2856" s="18"/>
+      <c r="D2856" s="18"/>
+      <c r="E2856" s="18"/>
+    </row>
+    <row r="2857" spans="1:10">
+      <c r="A2857" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2857" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2857" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2857" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2857" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2858" spans="1:10">
+      <c r="A2858" s="21">
+        <v>2695</v>
+      </c>
+      <c r="B2858" s="21" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C2858" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2858" s="22" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E2858" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2860" spans="1:10">
+      <c r="A2860" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B2860" s="8"/>
+      <c r="C2860" s="8"/>
+      <c r="D2860" s="8"/>
+      <c r="E2860" s="8"/>
+      <c r="F2860" s="8"/>
+      <c r="G2860" s="8"/>
+      <c r="H2860" s="8"/>
+    </row>
+    <row r="2861" spans="1:10">
+      <c r="A2861" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2861" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2861" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2861" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2861" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2861" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2861" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2861" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2862" spans="1:10">
+      <c r="A2862" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2862" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2862" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2862" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2862" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2862" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2862" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2862" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:10">
+      <c r="A2863" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B2863" s="12"/>
+      <c r="C2863" s="12"/>
+      <c r="D2863" s="12"/>
+      <c r="E2863" s="12"/>
+      <c r="F2863" s="12"/>
+      <c r="G2863" s="12"/>
+      <c r="H2863" s="12"/>
+    </row>
+    <row r="2865" spans="1:10">
+      <c r="A2865" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B2865" s="13"/>
+      <c r="C2865" s="13"/>
+    </row>
+    <row r="2866" spans="1:10">
+      <c r="A2866" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2866" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2866" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:10">
+      <c r="A2867" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2867" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2867" s="17" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:10">
+      <c r="A2869" s="18" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B2869" s="18"/>
+      <c r="C2869" s="18"/>
+      <c r="D2869" s="18"/>
+      <c r="E2869" s="18"/>
+    </row>
+    <row r="2870" spans="1:10">
+      <c r="A2870" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2870" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2870" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2870" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2870" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2871" spans="1:10">
+      <c r="A2871" s="21">
+        <v>3019</v>
+      </c>
+      <c r="B2871" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2871" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2871" s="22" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E2871" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:10">
+      <c r="A2873" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B2873" s="8"/>
+      <c r="C2873" s="8"/>
+      <c r="D2873" s="8"/>
+      <c r="E2873" s="8"/>
+      <c r="F2873" s="8"/>
+      <c r="G2873" s="8"/>
+      <c r="H2873" s="8"/>
+    </row>
+    <row r="2874" spans="1:10">
+      <c r="A2874" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2874" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2874" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2874" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2874" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2874" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2874" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2874" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:10">
+      <c r="A2875" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2875" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2875" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2875" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2875" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2875" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2875" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2875" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:10">
+      <c r="A2876" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B2876" s="12"/>
+      <c r="C2876" s="12"/>
+      <c r="D2876" s="12"/>
+      <c r="E2876" s="12"/>
+      <c r="F2876" s="12"/>
+      <c r="G2876" s="12"/>
+      <c r="H2876" s="12"/>
+    </row>
+    <row r="2878" spans="1:10">
+      <c r="A2878" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B2878" s="13"/>
+      <c r="C2878" s="13"/>
+    </row>
+    <row r="2879" spans="1:10">
+      <c r="A2879" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2879" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2879" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:10">
+      <c r="A2880" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2880" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2880" s="17" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:10">
+      <c r="A2882" s="18" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B2882" s="18"/>
+      <c r="C2882" s="18"/>
+      <c r="D2882" s="18"/>
+      <c r="E2882" s="18"/>
+    </row>
+    <row r="2883" spans="1:10">
+      <c r="A2883" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2883" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2883" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2883" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2883" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:10">
+      <c r="A2884" s="21">
+        <v>3020</v>
+      </c>
+      <c r="B2884" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2884" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2884" s="22" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E2884" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:10">
+      <c r="A2886" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B2886" s="8"/>
+      <c r="C2886" s="8"/>
+      <c r="D2886" s="8"/>
+      <c r="E2886" s="8"/>
+      <c r="F2886" s="8"/>
+      <c r="G2886" s="8"/>
+      <c r="H2886" s="8"/>
+    </row>
+    <row r="2887" spans="1:10">
+      <c r="A2887" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2887" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2887" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2887" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2887" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2887" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2887" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2887" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:10">
+      <c r="A2888" s="3" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B2888" s="3" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2888" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D2888" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2888" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2888" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G2888" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H2888" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:10">
+      <c r="A2889" s="11" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B2889" s="12"/>
+      <c r="C2889" s="12"/>
+      <c r="D2889" s="12"/>
+      <c r="E2889" s="12"/>
+      <c r="F2889" s="12"/>
+      <c r="G2889" s="12"/>
+      <c r="H2889" s="12"/>
+    </row>
+    <row r="2891" spans="1:10">
+      <c r="A2891" s="13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B2891" s="13"/>
+      <c r="C2891" s="13"/>
+    </row>
+    <row r="2892" spans="1:10">
+      <c r="A2892" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2892" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2892" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:10">
+      <c r="A2893" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2893" s="16" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C2893" s="17" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:10">
+      <c r="A2895" s="18" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B2895" s="18"/>
+      <c r="C2895" s="18"/>
+      <c r="D2895" s="18"/>
+      <c r="E2895" s="18"/>
+    </row>
+    <row r="2896" spans="1:10">
+      <c r="A2896" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2896" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2896" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2896" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2896" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:10">
+      <c r="A2897" s="21">
+        <v>3029</v>
+      </c>
+      <c r="B2897" s="21" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C2897" s="21" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D2897" s="22" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E2897" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:10">
+      <c r="A2899" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B2899" s="8"/>
+      <c r="C2899" s="8"/>
+      <c r="D2899" s="8"/>
+      <c r="E2899" s="8"/>
+      <c r="F2899" s="8"/>
+      <c r="G2899" s="8"/>
+      <c r="H2899" s="8"/>
+    </row>
+    <row r="2900" spans="1:10">
+      <c r="A2900" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2900" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2900" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2900" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2900" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2900" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2900" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2900" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:10">
+      <c r="A2901" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2901" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C2901" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2901" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2901" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2901" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2901" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2901" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:10">
+      <c r="A2902" s="11" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B2902" s="12"/>
+      <c r="C2902" s="12"/>
+      <c r="D2902" s="12"/>
+      <c r="E2902" s="12"/>
+      <c r="F2902" s="12"/>
+      <c r="G2902" s="12"/>
+      <c r="H2902" s="12"/>
+    </row>
+    <row r="2904" spans="1:10">
+      <c r="A2904" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B2904" s="13"/>
+      <c r="C2904" s="13"/>
+    </row>
+    <row r="2905" spans="1:10">
+      <c r="A2905" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2905" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2905" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:10">
+      <c r="A2906" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2906" s="16" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2906" s="17" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:10">
+      <c r="A2908" s="18" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B2908" s="18"/>
+      <c r="C2908" s="18"/>
+      <c r="D2908" s="18"/>
+      <c r="E2908" s="18"/>
+    </row>
+    <row r="2909" spans="1:10">
+      <c r="A2909" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2909" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2909" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2909" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2909" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:10">
+      <c r="A2910" s="21">
+        <v>3350</v>
+      </c>
+      <c r="B2910" s="21" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2910" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2910" s="22" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E2910" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:10">
+      <c r="A2912" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B2912" s="8"/>
+      <c r="C2912" s="8"/>
+      <c r="D2912" s="8"/>
+      <c r="E2912" s="8"/>
+      <c r="F2912" s="8"/>
+      <c r="G2912" s="8"/>
+      <c r="H2912" s="8"/>
+    </row>
+    <row r="2913" spans="1:10">
+      <c r="A2913" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2913" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2913" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2913" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2913" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2913" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2913" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2913" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:10">
+      <c r="A2914" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2914" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2914" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2914" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2914" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2914" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2914" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2914" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:10">
+      <c r="A2915" s="11" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B2915" s="12"/>
+      <c r="C2915" s="12"/>
+      <c r="D2915" s="12"/>
+      <c r="E2915" s="12"/>
+      <c r="F2915" s="12"/>
+      <c r="G2915" s="12"/>
+      <c r="H2915" s="12"/>
+    </row>
+    <row r="2917" spans="1:10">
+      <c r="A2917" s="13" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B2917" s="13"/>
+      <c r="C2917" s="13"/>
+    </row>
+    <row r="2918" spans="1:10">
+      <c r="A2918" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2918" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2918" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:10">
+      <c r="A2919" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2919" s="16" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2919" s="17" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:10">
+      <c r="A2921" s="18" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2921" s="18"/>
+      <c r="C2921" s="18"/>
+      <c r="D2921" s="18"/>
+      <c r="E2921" s="18"/>
+    </row>
+    <row r="2922" spans="1:10">
+      <c r="A2922" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2922" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2922" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2922" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2922" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:10">
+      <c r="A2923" s="21">
+        <v>3353</v>
+      </c>
+      <c r="B2923" s="21" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2923" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2923" s="22" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E2923" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:10">
+      <c r="A2925" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B2925" s="8"/>
+      <c r="C2925" s="8"/>
+      <c r="D2925" s="8"/>
+      <c r="E2925" s="8"/>
+      <c r="F2925" s="8"/>
+      <c r="G2925" s="8"/>
+      <c r="H2925" s="8"/>
+    </row>
+    <row r="2926" spans="1:10">
+      <c r="A2926" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2926" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2926" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2926" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2926" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2926" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2926" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2926" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:10">
+      <c r="A2927" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2927" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2927" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2927" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2927" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2927" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2927" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2927" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:10">
+      <c r="A2928" s="11" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B2928" s="12"/>
+      <c r="C2928" s="12"/>
+      <c r="D2928" s="12"/>
+      <c r="E2928" s="12"/>
+      <c r="F2928" s="12"/>
+      <c r="G2928" s="12"/>
+      <c r="H2928" s="12"/>
+    </row>
+    <row r="2930" spans="1:10">
+      <c r="A2930" s="13" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B2930" s="13"/>
+      <c r="C2930" s="13"/>
+    </row>
+    <row r="2931" spans="1:10">
+      <c r="A2931" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2931" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2931" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:10">
+      <c r="A2932" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2932" s="16" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C2932" s="17" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:10">
+      <c r="A2934" s="18" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2934" s="18"/>
+      <c r="C2934" s="18"/>
+      <c r="D2934" s="18"/>
+      <c r="E2934" s="18"/>
+    </row>
+    <row r="2935" spans="1:10">
+      <c r="A2935" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2935" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2935" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2935" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2935" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:10">
+      <c r="A2936" s="21">
+        <v>3821</v>
+      </c>
+      <c r="B2936" s="21" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C2936" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2936" s="22" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E2936" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:10">
+      <c r="A2938" s="8" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B2938" s="8"/>
+      <c r="C2938" s="8"/>
+      <c r="D2938" s="8"/>
+      <c r="E2938" s="8"/>
+      <c r="F2938" s="8"/>
+      <c r="G2938" s="8"/>
+      <c r="H2938" s="8"/>
+    </row>
+    <row r="2939" spans="1:10">
+      <c r="A2939" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2939" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2939" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2939" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2939" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2939" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2939" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2939" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:10">
+      <c r="A2940" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2940" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2940" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2940" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2940" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2940" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2940" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2940" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:10">
+      <c r="A2941" s="11" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B2941" s="12"/>
+      <c r="C2941" s="12"/>
+      <c r="D2941" s="12"/>
+      <c r="E2941" s="12"/>
+      <c r="F2941" s="12"/>
+      <c r="G2941" s="12"/>
+      <c r="H2941" s="12"/>
+    </row>
+    <row r="2943" spans="1:10">
+      <c r="A2943" s="13" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B2943" s="13"/>
+      <c r="C2943" s="13"/>
+    </row>
+    <row r="2944" spans="1:10">
+      <c r="A2944" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2944" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2944" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:10">
+      <c r="A2945" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2945" s="16" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C2945" s="17" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:10">
+      <c r="A2947" s="18" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B2947" s="18"/>
+      <c r="C2947" s="18"/>
+      <c r="D2947" s="18"/>
+      <c r="E2947" s="18"/>
+    </row>
+    <row r="2948" spans="1:10">
+      <c r="A2948" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2948" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2948" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2948" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2948" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:10">
+      <c r="A2949" s="21">
+        <v>3823</v>
+      </c>
+      <c r="B2949" s="21" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C2949" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2949" s="22" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E2949" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:10">
+      <c r="A2951" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B2951" s="8"/>
+      <c r="C2951" s="8"/>
+      <c r="D2951" s="8"/>
+      <c r="E2951" s="8"/>
+      <c r="F2951" s="8"/>
+      <c r="G2951" s="8"/>
+      <c r="H2951" s="8"/>
+    </row>
+    <row r="2952" spans="1:10">
+      <c r="A2952" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2952" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2952" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2952" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2952" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2952" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2952" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2952" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:10">
+      <c r="A2953" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2953" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2953" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2953" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2953" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2953" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2953" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2953" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:10">
+      <c r="A2954" s="11" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B2954" s="12"/>
+      <c r="C2954" s="12"/>
+      <c r="D2954" s="12"/>
+      <c r="E2954" s="12"/>
+      <c r="F2954" s="12"/>
+      <c r="G2954" s="12"/>
+      <c r="H2954" s="12"/>
+    </row>
+    <row r="2956" spans="1:10">
+      <c r="A2956" s="13" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B2956" s="13"/>
+      <c r="C2956" s="13"/>
+    </row>
+    <row r="2957" spans="1:10">
+      <c r="A2957" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2957" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2957" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2958" spans="1:10">
+      <c r="A2958" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2958" s="16" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C2958" s="17" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:10">
+      <c r="A2960" s="18" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B2960" s="18"/>
+      <c r="C2960" s="18"/>
+      <c r="D2960" s="18"/>
+      <c r="E2960" s="18"/>
+    </row>
+    <row r="2961" spans="1:10">
+      <c r="A2961" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2961" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2961" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2961" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2961" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:10">
+      <c r="A2962" s="21">
+        <v>4216</v>
+      </c>
+      <c r="B2962" s="21" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C2962" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2962" s="22" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E2962" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2964" spans="1:10">
+      <c r="A2964" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B2964" s="8"/>
+      <c r="C2964" s="8"/>
+      <c r="D2964" s="8"/>
+      <c r="E2964" s="8"/>
+      <c r="F2964" s="8"/>
+      <c r="G2964" s="8"/>
+      <c r="H2964" s="8"/>
+    </row>
+    <row r="2965" spans="1:10">
+      <c r="A2965" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2965" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2965" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2965" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2965" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2965" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2965" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2965" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:10">
+      <c r="A2966" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B2966" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2966" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2966" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2966" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2966" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2966" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2966" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2967" spans="1:10">
+      <c r="A2967" s="11" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B2967" s="12"/>
+      <c r="C2967" s="12"/>
+      <c r="D2967" s="12"/>
+      <c r="E2967" s="12"/>
+      <c r="F2967" s="12"/>
+      <c r="G2967" s="12"/>
+      <c r="H2967" s="12"/>
+    </row>
+    <row r="2969" spans="1:10">
+      <c r="A2969" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B2969" s="13"/>
+      <c r="C2969" s="13"/>
+    </row>
+    <row r="2970" spans="1:10">
+      <c r="A2970" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2970" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2970" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2971" spans="1:10">
+      <c r="A2971" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2971" s="16" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2971" s="17" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="2973" spans="1:10">
+      <c r="A2973" s="18" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B2973" s="18"/>
+      <c r="C2973" s="18"/>
+      <c r="D2973" s="18"/>
+      <c r="E2973" s="18"/>
+    </row>
+    <row r="2974" spans="1:10">
+      <c r="A2974" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2974" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2974" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2974" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2974" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:10">
+      <c r="A2975" s="21">
+        <v>4487</v>
+      </c>
+      <c r="B2975" s="21" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2975" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D2975" s="22" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E2975" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2977" spans="1:10">
+      <c r="A2977" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B2977" s="8"/>
+      <c r="C2977" s="8"/>
+      <c r="D2977" s="8"/>
+      <c r="E2977" s="8"/>
+      <c r="F2977" s="8"/>
+      <c r="G2977" s="8"/>
+      <c r="H2977" s="8"/>
+    </row>
+    <row r="2978" spans="1:10">
+      <c r="A2978" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2978" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2978" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2978" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2978" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2978" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2978" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2978" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:10">
+      <c r="A2979" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B2979" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2979" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2979" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2979" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2979" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2979" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2979" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:10">
+      <c r="A2980" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2980" s="12"/>
+      <c r="C2980" s="12"/>
+      <c r="D2980" s="12"/>
+      <c r="E2980" s="12"/>
+      <c r="F2980" s="12"/>
+      <c r="G2980" s="12"/>
+      <c r="H2980" s="12"/>
+    </row>
+    <row r="2982" spans="1:10">
+      <c r="A2982" s="13" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B2982" s="13"/>
+      <c r="C2982" s="13"/>
+    </row>
+    <row r="2983" spans="1:10">
+      <c r="A2983" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2983" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2983" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2984" spans="1:10">
+      <c r="A2984" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2984" s="16" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2984" s="17" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="2986" spans="1:10">
+      <c r="A2986" s="18" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B2986" s="18"/>
+      <c r="C2986" s="18"/>
+      <c r="D2986" s="18"/>
+      <c r="E2986" s="18"/>
+    </row>
+    <row r="2987" spans="1:10">
+      <c r="A2987" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2987" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2987" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2987" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2987" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2988" spans="1:10">
+      <c r="A2988" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2988" s="21" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2988" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="D2988" s="22" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E2988" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2990" spans="1:10">
+      <c r="A2990" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B2990" s="8"/>
+      <c r="C2990" s="8"/>
+      <c r="D2990" s="8"/>
+      <c r="E2990" s="8"/>
+      <c r="F2990" s="8"/>
+      <c r="G2990" s="8"/>
+      <c r="H2990" s="8"/>
+    </row>
+    <row r="2991" spans="1:10">
+      <c r="A2991" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2991" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2991" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2991" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2991" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2991" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2991" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2991" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2992" spans="1:10">
+      <c r="A2992" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B2992" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2992" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2992" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E2992" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F2992" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2992" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2992" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2993" spans="1:10">
+      <c r="A2993" s="11" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B2993" s="12"/>
+      <c r="C2993" s="12"/>
+      <c r="D2993" s="12"/>
+      <c r="E2993" s="12"/>
+      <c r="F2993" s="12"/>
+      <c r="G2993" s="12"/>
+      <c r="H2993" s="12"/>
+    </row>
+    <row r="2995" spans="1:10">
+      <c r="A2995" s="13" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B2995" s="13"/>
+      <c r="C2995" s="13"/>
+    </row>
+    <row r="2996" spans="1:10">
+      <c r="A2996" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2996" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2996" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2997" spans="1:10">
+      <c r="A2997" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2997" s="16" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C2997" s="17" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="2999" spans="1:10">
+      <c r="A2999" s="18" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B2999" s="18"/>
+      <c r="C2999" s="18"/>
+      <c r="D2999" s="18"/>
+      <c r="E2999" s="18"/>
+    </row>
+    <row r="3000" spans="1:10">
+      <c r="A3000" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3000" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3000" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3000" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3000" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3001" spans="1:10">
+      <c r="A3001" s="21">
+        <v>4946</v>
+      </c>
+      <c r="B3001" s="21" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C3001" s="21" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D3001" s="22" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E3001" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3003" spans="1:10">
+      <c r="A3003" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B3003" s="8"/>
+      <c r="C3003" s="8"/>
+      <c r="D3003" s="8"/>
+      <c r="E3003" s="8"/>
+      <c r="F3003" s="8"/>
+      <c r="G3003" s="8"/>
+      <c r="H3003" s="8"/>
+    </row>
+    <row r="3004" spans="1:10">
+      <c r="A3004" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3004" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3004" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3004" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3004" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3004" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3004" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3004" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3005" spans="1:10">
+      <c r="A3005" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B3005" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3005" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D3005" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3005" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3005" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3005" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3005" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3006" spans="1:10">
+      <c r="A3006" s="11" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B3006" s="12"/>
+      <c r="C3006" s="12"/>
+      <c r="D3006" s="12"/>
+      <c r="E3006" s="12"/>
+      <c r="F3006" s="12"/>
+      <c r="G3006" s="12"/>
+      <c r="H3006" s="12"/>
+    </row>
+    <row r="3008" spans="1:10">
+      <c r="A3008" s="13" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B3008" s="13"/>
+      <c r="C3008" s="13"/>
+    </row>
+    <row r="3009" spans="1:10">
+      <c r="A3009" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3009" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3009" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3010" spans="1:10">
+      <c r="A3010" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3010" s="16" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C3010" s="17" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="3012" spans="1:10">
+      <c r="A3012" s="18" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B3012" s="18"/>
+      <c r="C3012" s="18"/>
+      <c r="D3012" s="18"/>
+      <c r="E3012" s="18"/>
+    </row>
+    <row r="3013" spans="1:10">
+      <c r="A3013" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3013" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3013" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3013" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3013" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3014" spans="1:10">
+      <c r="A3014" s="21">
+        <v>5013</v>
+      </c>
+      <c r="B3014" s="21" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C3014" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D3014" s="22" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E3014" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3016" spans="1:10">
+      <c r="A3016" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B3016" s="8"/>
+      <c r="C3016" s="8"/>
+      <c r="D3016" s="8"/>
+      <c r="E3016" s="8"/>
+      <c r="F3016" s="8"/>
+      <c r="G3016" s="8"/>
+      <c r="H3016" s="8"/>
+    </row>
+    <row r="3017" spans="1:10">
+      <c r="A3017" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3017" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3017" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3017" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3017" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3017" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3017" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3017" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3018" spans="1:10">
+      <c r="A3018" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3018" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3018" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3018" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3018" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3018" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3018" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3018" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3019" spans="1:10">
+      <c r="A3019" s="11" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B3019" s="12"/>
+      <c r="C3019" s="12"/>
+      <c r="D3019" s="12"/>
+      <c r="E3019" s="12"/>
+      <c r="F3019" s="12"/>
+      <c r="G3019" s="12"/>
+      <c r="H3019" s="12"/>
+    </row>
+    <row r="3021" spans="1:10">
+      <c r="A3021" s="13" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B3021" s="13"/>
+      <c r="C3021" s="13"/>
+    </row>
+    <row r="3022" spans="1:10">
+      <c r="A3022" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3022" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3022" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3023" spans="1:10">
+      <c r="A3023" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3023" s="16" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C3023" s="17" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="3025" spans="1:10">
+      <c r="A3025" s="18" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B3025" s="18"/>
+      <c r="C3025" s="18"/>
+      <c r="D3025" s="18"/>
+      <c r="E3025" s="18"/>
+    </row>
+    <row r="3026" spans="1:10">
+      <c r="A3026" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3026" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3026" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3026" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3026" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3027" spans="1:10">
+      <c r="A3027" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B3027" s="21" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C3027" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3027" s="22" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E3027" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3029" spans="1:10">
+      <c r="A3029" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B3029" s="8"/>
+      <c r="C3029" s="8"/>
+      <c r="D3029" s="8"/>
+      <c r="E3029" s="8"/>
+      <c r="F3029" s="8"/>
+      <c r="G3029" s="8"/>
+      <c r="H3029" s="8"/>
+    </row>
+    <row r="3030" spans="1:10">
+      <c r="A3030" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3030" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3030" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3030" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3030" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3030" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3030" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3030" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:10">
+      <c r="A3031" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B3031" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3031" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D3031" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3031" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3031" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3031" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3031" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3032" spans="1:10">
+      <c r="A3032" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B3032" s="12"/>
+      <c r="C3032" s="12"/>
+      <c r="D3032" s="12"/>
+      <c r="E3032" s="12"/>
+      <c r="F3032" s="12"/>
+      <c r="G3032" s="12"/>
+      <c r="H3032" s="12"/>
+    </row>
+    <row r="3034" spans="1:10">
+      <c r="A3034" s="13" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B3034" s="13"/>
+      <c r="C3034" s="13"/>
+    </row>
+    <row r="3035" spans="1:10">
+      <c r="A3035" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3035" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3035" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3036" spans="1:10">
+      <c r="A3036" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3036" s="16" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C3036" s="17" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="3038" spans="1:10">
+      <c r="A3038" s="18" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B3038" s="18"/>
+      <c r="C3038" s="18"/>
+      <c r="D3038" s="18"/>
+      <c r="E3038" s="18"/>
+    </row>
+    <row r="3039" spans="1:10">
+      <c r="A3039" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3039" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3039" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3039" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3039" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3040" spans="1:10">
+      <c r="A3040" s="21">
+        <v>4940</v>
+      </c>
+      <c r="B3040" s="21" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C3040" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D3040" s="22" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E3040" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3043" spans="1:10">
+      <c r="A3043" s="23"/>
+    </row>
+    <row r="3045" spans="1:10">
+      <c r="A3045" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B3045" s="2"/>
+      <c r="C3045" s="2"/>
+      <c r="D3045" s="2"/>
+      <c r="E3045" s="2"/>
+      <c r="F3045" s="2"/>
+      <c r="G3045" s="2"/>
+      <c r="H3045" s="2"/>
+      <c r="I3045" s="2"/>
+      <c r="J3045" s="2"/>
+    </row>
+    <row r="3046" spans="1:10">
+      <c r="A3046" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3046" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3046" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3046" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3046" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3046" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3046" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3046" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3046" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3046" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3047" spans="1:10">
+      <c r="A3047" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B3047" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C3047" s="3"/>
+      <c r="D3047" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3047" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F3047" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3047" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H3047" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3047" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J3047" s="6"/>
+    </row>
+    <row r="3049" spans="1:10">
+      <c r="A3049" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3049" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C3049" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3049" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E3049" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3049" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3049" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3049" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3050" spans="1:10">
+      <c r="A3050" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3050" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3050" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3050" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3050" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3050" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3050" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3050" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="3051" spans="1:10">
+      <c r="A3051" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3051" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C3051" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3051" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3051" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3051" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G3051" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3051" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="3052" spans="1:10">
+      <c r="A3052" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3052" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C3052" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3052" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E3052" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3052" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="3054" spans="1:10">
+      <c r="A3054" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3054" s="7"/>
+      <c r="C3054" s="7"/>
+      <c r="D3054" s="7"/>
+      <c r="E3054" s="7"/>
+      <c r="F3054" s="7"/>
+      <c r="G3054" s="7"/>
+      <c r="H3054" s="7"/>
+    </row>
+    <row r="3056" spans="1:10">
+      <c r="A3056" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B3056" s="8"/>
+      <c r="C3056" s="8"/>
+      <c r="D3056" s="8"/>
+      <c r="E3056" s="8"/>
+      <c r="F3056" s="8"/>
+      <c r="G3056" s="8"/>
+      <c r="H3056" s="8"/>
+    </row>
+    <row r="3057" spans="1:10">
+      <c r="A3057" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3057" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3057" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3057" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3057" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3057" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3057" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3057" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3058" spans="1:10">
+      <c r="A3058" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B3058" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C3058" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3058" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3058" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3058" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3058" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H3058" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3059" spans="1:10">
+      <c r="A3059" s="11" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B3059" s="12"/>
+      <c r="C3059" s="12"/>
+      <c r="D3059" s="12"/>
+      <c r="E3059" s="12"/>
+      <c r="F3059" s="12"/>
+      <c r="G3059" s="12"/>
+      <c r="H3059" s="12"/>
+    </row>
+    <row r="3061" spans="1:10">
+      <c r="A3061" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B3061" s="13"/>
+      <c r="C3061" s="13"/>
+    </row>
+    <row r="3062" spans="1:10">
+      <c r="A3062" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3062" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3062" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3063" spans="1:10">
+      <c r="A3063" s="16">
+        <v>13516</v>
+      </c>
+      <c r="B3063" s="16" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C3063" s="17" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="3065" spans="1:10">
+      <c r="A3065" s="18" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B3065" s="18"/>
+      <c r="C3065" s="18"/>
+      <c r="D3065" s="18"/>
+      <c r="E3065" s="18"/>
+    </row>
+    <row r="3066" spans="1:10">
+      <c r="A3066" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3066" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3066" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3066" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3066" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3067" spans="1:10">
+      <c r="A3067" s="21">
+        <v>1197</v>
+      </c>
+      <c r="B3067" s="21" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C3067" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D3067" s="22" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E3067" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3069" spans="1:10">
+      <c r="A3069" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B3069" s="8"/>
+      <c r="C3069" s="8"/>
+      <c r="D3069" s="8"/>
+      <c r="E3069" s="8"/>
+      <c r="F3069" s="8"/>
+      <c r="G3069" s="8"/>
+      <c r="H3069" s="8"/>
+    </row>
+    <row r="3070" spans="1:10">
+      <c r="A3070" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3070" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3070" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3070" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3070" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3070" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3070" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3070" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3071" spans="1:10">
+      <c r="A3071" s="3" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B3071" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3071" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3071" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3071" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3071" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3071" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3071" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3072" spans="1:10">
+      <c r="A3072" s="11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B3072" s="12"/>
+      <c r="C3072" s="12"/>
+      <c r="D3072" s="12"/>
+      <c r="E3072" s="12"/>
+      <c r="F3072" s="12"/>
+      <c r="G3072" s="12"/>
+      <c r="H3072" s="12"/>
+    </row>
+    <row r="3074" spans="1:10">
+      <c r="A3074" s="13" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B3074" s="13"/>
+      <c r="C3074" s="13"/>
+    </row>
+    <row r="3075" spans="1:10">
+      <c r="A3075" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3075" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3075" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3076" spans="1:10">
+      <c r="A3076" s="16">
+        <v>2132</v>
+      </c>
+      <c r="B3076" s="16" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C3076" s="17" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="3078" spans="1:10">
+      <c r="A3078" s="18" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B3078" s="18"/>
+      <c r="C3078" s="18"/>
+      <c r="D3078" s="18"/>
+      <c r="E3078" s="18"/>
+    </row>
+    <row r="3079" spans="1:10">
+      <c r="A3079" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3079" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3079" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3079" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3079" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3080" spans="1:10">
+      <c r="A3080" s="21">
+        <v>1165</v>
+      </c>
+      <c r="B3080" s="21" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C3080" s="21" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D3080" s="22" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E3080" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3082" spans="1:10">
+      <c r="A3082" s="8" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B3082" s="8"/>
+      <c r="C3082" s="8"/>
+      <c r="D3082" s="8"/>
+      <c r="E3082" s="8"/>
+      <c r="F3082" s="8"/>
+      <c r="G3082" s="8"/>
+      <c r="H3082" s="8"/>
+    </row>
+    <row r="3083" spans="1:10">
+      <c r="A3083" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3083" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3083" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3083" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3083" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3083" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3083" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3083" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3084" spans="1:10">
+      <c r="A3084" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3084" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3084" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3084" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3084" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3084" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3084" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3084" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3085" spans="1:10">
+      <c r="A3085" s="11" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B3085" s="12"/>
+      <c r="C3085" s="12"/>
+      <c r="D3085" s="12"/>
+      <c r="E3085" s="12"/>
+      <c r="F3085" s="12"/>
+      <c r="G3085" s="12"/>
+      <c r="H3085" s="12"/>
+    </row>
+    <row r="3087" spans="1:10">
+      <c r="A3087" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B3087" s="13"/>
+      <c r="C3087" s="13"/>
+    </row>
+    <row r="3088" spans="1:10">
+      <c r="A3088" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3088" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3088" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3089" spans="1:10">
+      <c r="A3089" s="16">
+        <v>2127</v>
+      </c>
+      <c r="B3089" s="16" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C3089" s="17" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="3091" spans="1:10">
+      <c r="A3091" s="18" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B3091" s="18"/>
+      <c r="C3091" s="18"/>
+      <c r="D3091" s="18"/>
+      <c r="E3091" s="18"/>
+    </row>
+    <row r="3092" spans="1:10">
+      <c r="A3092" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3092" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3092" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3092" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3092" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3093" spans="1:10">
+      <c r="A3093" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B3093" s="21" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C3093" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3093" s="22" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E3093" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3095" spans="1:10">
+      <c r="A3095" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B3095" s="8"/>
+      <c r="C3095" s="8"/>
+      <c r="D3095" s="8"/>
+      <c r="E3095" s="8"/>
+      <c r="F3095" s="8"/>
+      <c r="G3095" s="8"/>
+      <c r="H3095" s="8"/>
+    </row>
+    <row r="3096" spans="1:10">
+      <c r="A3096" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3096" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3096" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3096" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3096" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3096" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3096" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3096" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3097" spans="1:10">
+      <c r="A3097" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3097" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3097" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D3097" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3097" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3097" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3097" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3097" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3098" spans="1:10">
+      <c r="A3098" s="11" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B3098" s="12"/>
+      <c r="C3098" s="12"/>
+      <c r="D3098" s="12"/>
+      <c r="E3098" s="12"/>
+      <c r="F3098" s="12"/>
+      <c r="G3098" s="12"/>
+      <c r="H3098" s="12"/>
+    </row>
+    <row r="3100" spans="1:10">
+      <c r="A3100" s="13" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B3100" s="13"/>
+      <c r="C3100" s="13"/>
+    </row>
+    <row r="3101" spans="1:10">
+      <c r="A3101" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3101" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3101" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3102" spans="1:10">
+      <c r="A3102" s="16">
+        <v>2135</v>
+      </c>
+      <c r="B3102" s="16" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C3102" s="17" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="3104" spans="1:10">
+      <c r="A3104" s="18" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B3104" s="18"/>
+      <c r="C3104" s="18"/>
+      <c r="D3104" s="18"/>
+      <c r="E3104" s="18"/>
+    </row>
+    <row r="3105" spans="1:10">
+      <c r="A3105" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3105" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3105" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3105" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3105" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3106" spans="1:10">
+      <c r="A3106" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B3106" s="21" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C3106" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3106" s="22" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E3106" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3108" spans="1:10">
+      <c r="A3108" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B3108" s="8"/>
+      <c r="C3108" s="8"/>
+      <c r="D3108" s="8"/>
+      <c r="E3108" s="8"/>
+      <c r="F3108" s="8"/>
+      <c r="G3108" s="8"/>
+      <c r="H3108" s="8"/>
+    </row>
+    <row r="3109" spans="1:10">
+      <c r="A3109" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3109" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3109" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3109" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3109" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3109" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3109" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3109" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3110" spans="1:10">
+      <c r="A3110" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3110" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3110" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3110" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3110" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3110" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3110" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3110" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3111" spans="1:10">
+      <c r="A3111" s="11" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B3111" s="12"/>
+      <c r="C3111" s="12"/>
+      <c r="D3111" s="12"/>
+      <c r="E3111" s="12"/>
+      <c r="F3111" s="12"/>
+      <c r="G3111" s="12"/>
+      <c r="H3111" s="12"/>
+    </row>
+    <row r="3113" spans="1:10">
+      <c r="A3113" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B3113" s="13"/>
+      <c r="C3113" s="13"/>
+    </row>
+    <row r="3114" spans="1:10">
+      <c r="A3114" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3114" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3114" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3115" spans="1:10">
+      <c r="A3115" s="16">
+        <v>2136</v>
+      </c>
+      <c r="B3115" s="16" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C3115" s="17" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="3117" spans="1:10">
+      <c r="A3117" s="18" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B3117" s="18"/>
+      <c r="C3117" s="18"/>
+      <c r="D3117" s="18"/>
+      <c r="E3117" s="18"/>
+    </row>
+    <row r="3118" spans="1:10">
+      <c r="A3118" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3118" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3118" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3118" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3118" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3119" spans="1:10">
+      <c r="A3119" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B3119" s="21" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C3119" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3119" s="22" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E3119" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3121" spans="1:10">
+      <c r="A3121" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B3121" s="8"/>
+      <c r="C3121" s="8"/>
+      <c r="D3121" s="8"/>
+      <c r="E3121" s="8"/>
+      <c r="F3121" s="8"/>
+      <c r="G3121" s="8"/>
+      <c r="H3121" s="8"/>
+    </row>
+    <row r="3122" spans="1:10">
+      <c r="A3122" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3122" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3122" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3122" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3122" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3122" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3122" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3122" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3123" spans="1:10">
+      <c r="A3123" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3123" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3123" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3123" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3123" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3123" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3123" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3123" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3124" spans="1:10">
+      <c r="A3124" s="11" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B3124" s="12"/>
+      <c r="C3124" s="12"/>
+      <c r="D3124" s="12"/>
+      <c r="E3124" s="12"/>
+      <c r="F3124" s="12"/>
+      <c r="G3124" s="12"/>
+      <c r="H3124" s="12"/>
+    </row>
+    <row r="3126" spans="1:10">
+      <c r="A3126" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B3126" s="13"/>
+      <c r="C3126" s="13"/>
+    </row>
+    <row r="3127" spans="1:10">
+      <c r="A3127" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3127" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3127" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3128" spans="1:10">
+      <c r="A3128" s="16">
         <v>2139</v>
       </c>
-      <c r="B1707" s="17" t="s">
-[...25 lines deleted...]
-      <c r="D1710" s="21" t="s">
+      <c r="B3128" s="16" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C3128" s="17" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="3130" spans="1:10">
+      <c r="A3130" s="18" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B3130" s="18"/>
+      <c r="C3130" s="18"/>
+      <c r="D3130" s="18"/>
+      <c r="E3130" s="18"/>
+    </row>
+    <row r="3131" spans="1:10">
+      <c r="A3131" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3131" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3131" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3131" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3131" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3132" spans="1:10">
+      <c r="A3132" s="21">
+        <v>1183</v>
+      </c>
+      <c r="B3132" s="21" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C3132" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3132" s="22" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E3132" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3134" spans="1:10">
+      <c r="A3134" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B3134" s="8"/>
+      <c r="C3134" s="8"/>
+      <c r="D3134" s="8"/>
+      <c r="E3134" s="8"/>
+      <c r="F3134" s="8"/>
+      <c r="G3134" s="8"/>
+      <c r="H3134" s="8"/>
+    </row>
+    <row r="3135" spans="1:10">
+      <c r="A3135" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3135" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3135" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3135" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3135" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3135" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3135" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3135" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3136" spans="1:10">
+      <c r="A3136" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3136" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3136" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3136" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3136" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3136" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3136" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3136" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3137" spans="1:10">
+      <c r="A3137" s="11" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B3137" s="12"/>
+      <c r="C3137" s="12"/>
+      <c r="D3137" s="12"/>
+      <c r="E3137" s="12"/>
+      <c r="F3137" s="12"/>
+      <c r="G3137" s="12"/>
+      <c r="H3137" s="12"/>
+    </row>
+    <row r="3139" spans="1:10">
+      <c r="A3139" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B3139" s="13"/>
+      <c r="C3139" s="13"/>
+    </row>
+    <row r="3140" spans="1:10">
+      <c r="A3140" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3140" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3140" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1710" s="20" t="s">
+    </row>
+    <row r="3141" spans="1:10">
+      <c r="A3141" s="16">
+        <v>2146</v>
+      </c>
+      <c r="B3141" s="16" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C3141" s="17" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="3143" spans="1:10">
+      <c r="A3143" s="18" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B3143" s="18"/>
+      <c r="C3143" s="18"/>
+      <c r="D3143" s="18"/>
+      <c r="E3143" s="18"/>
+    </row>
+    <row r="3144" spans="1:10">
+      <c r="A3144" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3144" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3144" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3144" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3144" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1711" spans="1:10">
-[...76 lines deleted...]
-      <c r="H1715" s="6" t="s">
+    <row r="3145" spans="1:10">
+      <c r="A3145" s="21">
+        <v>1184</v>
+      </c>
+      <c r="B3145" s="21" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C3145" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3145" s="22" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E3145" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3147" spans="1:10">
+      <c r="A3147" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B3147" s="8"/>
+      <c r="C3147" s="8"/>
+      <c r="D3147" s="8"/>
+      <c r="E3147" s="8"/>
+      <c r="F3147" s="8"/>
+      <c r="G3147" s="8"/>
+      <c r="H3147" s="8"/>
+    </row>
+    <row r="3148" spans="1:10">
+      <c r="A3148" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3148" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3148" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3148" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3148" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3148" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3148" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3148" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3149" spans="1:10">
+      <c r="A3149" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3149" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3149" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3149" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3149" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3149" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3149" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3149" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3150" spans="1:10">
+      <c r="A3150" s="11" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B3150" s="12"/>
+      <c r="C3150" s="12"/>
+      <c r="D3150" s="12"/>
+      <c r="E3150" s="12"/>
+      <c r="F3150" s="12"/>
+      <c r="G3150" s="12"/>
+      <c r="H3150" s="12"/>
+    </row>
+    <row r="3152" spans="1:10">
+      <c r="A3152" s="13" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B3152" s="13"/>
+      <c r="C3152" s="13"/>
+    </row>
+    <row r="3153" spans="1:10">
+      <c r="A3153" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3153" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3153" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3154" spans="1:10">
+      <c r="A3154" s="16">
+        <v>2147</v>
+      </c>
+      <c r="B3154" s="16" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C3154" s="17" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="3156" spans="1:10">
+      <c r="A3156" s="18" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B3156" s="18"/>
+      <c r="C3156" s="18"/>
+      <c r="D3156" s="18"/>
+      <c r="E3156" s="18"/>
+    </row>
+    <row r="3157" spans="1:10">
+      <c r="A3157" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3157" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3157" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3157" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3157" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3158" spans="1:10">
+      <c r="A3158" s="21">
+        <v>1185</v>
+      </c>
+      <c r="B3158" s="21" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C3158" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3158" s="22" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E3158" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3160" spans="1:10">
+      <c r="A3160" s="8" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B3160" s="8"/>
+      <c r="C3160" s="8"/>
+      <c r="D3160" s="8"/>
+      <c r="E3160" s="8"/>
+      <c r="F3160" s="8"/>
+      <c r="G3160" s="8"/>
+      <c r="H3160" s="8"/>
+    </row>
+    <row r="3161" spans="1:10">
+      <c r="A3161" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3161" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3161" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3161" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3161" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3161" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3161" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3161" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3162" spans="1:10">
+      <c r="A3162" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B3162" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C3162" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D3162" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3162" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3162" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3162" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H3162" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3163" spans="1:10">
+      <c r="A3163" s="11" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B3163" s="12"/>
+      <c r="C3163" s="12"/>
+      <c r="D3163" s="12"/>
+      <c r="E3163" s="12"/>
+      <c r="F3163" s="12"/>
+      <c r="G3163" s="12"/>
+      <c r="H3163" s="12"/>
+    </row>
+    <row r="3165" spans="1:10">
+      <c r="A3165" s="13" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B3165" s="13"/>
+      <c r="C3165" s="13"/>
+    </row>
+    <row r="3166" spans="1:10">
+      <c r="A3166" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3166" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3166" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3167" spans="1:10">
+      <c r="A3167" s="16">
+        <v>202000000000001</v>
+      </c>
+      <c r="B3167" s="16" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C3167" s="17" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="3169" spans="1:10">
+      <c r="A3169" s="18" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B3169" s="18"/>
+      <c r="C3169" s="18"/>
+      <c r="D3169" s="18"/>
+      <c r="E3169" s="18"/>
+    </row>
+    <row r="3170" spans="1:10">
+      <c r="A3170" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3170" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3170" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3170" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3170" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3171" spans="1:10">
+      <c r="A3171" s="21">
+        <v>1356</v>
+      </c>
+      <c r="B3171" s="21" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C3171" s="21" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D3171" s="22" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E3171" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3173" spans="1:10">
+      <c r="A3173" s="8" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B3173" s="8"/>
+      <c r="C3173" s="8"/>
+      <c r="D3173" s="8"/>
+      <c r="E3173" s="8"/>
+      <c r="F3173" s="8"/>
+      <c r="G3173" s="8"/>
+      <c r="H3173" s="8"/>
+    </row>
+    <row r="3174" spans="1:10">
+      <c r="A3174" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3174" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3174" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3174" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3174" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3174" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3174" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3174" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3175" spans="1:10">
+      <c r="A3175" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B3175" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C3175" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3175" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3175" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3175" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3175" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H3175" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3176" spans="1:10">
+      <c r="A3176" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B3176" s="12"/>
+      <c r="C3176" s="12"/>
+      <c r="D3176" s="12"/>
+      <c r="E3176" s="12"/>
+      <c r="F3176" s="12"/>
+      <c r="G3176" s="12"/>
+      <c r="H3176" s="12"/>
+    </row>
+    <row r="3178" spans="1:10">
+      <c r="A3178" s="13" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B3178" s="13"/>
+      <c r="C3178" s="13"/>
+    </row>
+    <row r="3179" spans="1:10">
+      <c r="A3179" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3179" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3179" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3180" spans="1:10">
+      <c r="A3180" s="16">
+        <v>347</v>
+      </c>
+      <c r="B3180" s="16" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C3180" s="17" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="3182" spans="1:10">
+      <c r="A3182" s="18" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B3182" s="18"/>
+      <c r="C3182" s="18"/>
+      <c r="D3182" s="18"/>
+      <c r="E3182" s="18"/>
+    </row>
+    <row r="3183" spans="1:10">
+      <c r="A3183" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3183" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3183" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3183" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3183" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3184" spans="1:10">
+      <c r="A3184" s="21">
+        <v>1539</v>
+      </c>
+      <c r="B3184" s="21" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C3184" s="21" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D3184" s="22" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E3184" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3186" spans="1:10">
+      <c r="A3186" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B3186" s="8"/>
+      <c r="C3186" s="8"/>
+      <c r="D3186" s="8"/>
+      <c r="E3186" s="8"/>
+      <c r="F3186" s="8"/>
+      <c r="G3186" s="8"/>
+      <c r="H3186" s="8"/>
+    </row>
+    <row r="3187" spans="1:10">
+      <c r="A3187" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3187" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3187" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3187" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3187" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3187" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3187" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3187" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3188" spans="1:10">
+      <c r="A3188" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B3188" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C3188" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3188" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3188" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3188" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G3188" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H3188" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3189" spans="1:10">
+      <c r="A3189" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B3189" s="12"/>
+      <c r="C3189" s="12"/>
+      <c r="D3189" s="12"/>
+      <c r="E3189" s="12"/>
+      <c r="F3189" s="12"/>
+      <c r="G3189" s="12"/>
+      <c r="H3189" s="12"/>
+    </row>
+    <row r="3191" spans="1:10">
+      <c r="A3191" s="13" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B3191" s="13"/>
+      <c r="C3191" s="13"/>
+    </row>
+    <row r="3192" spans="1:10">
+      <c r="A3192" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3192" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3192" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3193" spans="1:10">
+      <c r="A3193" s="16">
+        <v>344</v>
+      </c>
+      <c r="B3193" s="16" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C3193" s="17" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="3195" spans="1:10">
+      <c r="A3195" s="18" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B3195" s="18"/>
+      <c r="C3195" s="18"/>
+      <c r="D3195" s="18"/>
+      <c r="E3195" s="18"/>
+    </row>
+    <row r="3196" spans="1:10">
+      <c r="A3196" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3196" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3196" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3196" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3196" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3197" spans="1:10">
+      <c r="A3197" s="21">
+        <v>1540</v>
+      </c>
+      <c r="B3197" s="21" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C3197" s="21" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D3197" s="22" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E3197" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3199" spans="1:10">
+      <c r="A3199" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B3199" s="8"/>
+      <c r="C3199" s="8"/>
+      <c r="D3199" s="8"/>
+      <c r="E3199" s="8"/>
+      <c r="F3199" s="8"/>
+      <c r="G3199" s="8"/>
+      <c r="H3199" s="8"/>
+    </row>
+    <row r="3200" spans="1:10">
+      <c r="A3200" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3200" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3200" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3200" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3200" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3200" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3200" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3200" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3201" spans="1:10">
+      <c r="A3201" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3201" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3201" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3201" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3201" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3201" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G3201" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3201" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3202" spans="1:10">
+      <c r="A3202" s="11" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B3202" s="12"/>
+      <c r="C3202" s="12"/>
+      <c r="D3202" s="12"/>
+      <c r="E3202" s="12"/>
+      <c r="F3202" s="12"/>
+      <c r="G3202" s="12"/>
+      <c r="H3202" s="12"/>
+    </row>
+    <row r="3204" spans="1:10">
+      <c r="A3204" s="13" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B3204" s="13"/>
+      <c r="C3204" s="13"/>
+    </row>
+    <row r="3205" spans="1:10">
+      <c r="A3205" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3205" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3205" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3206" spans="1:10">
+      <c r="A3206" s="16">
+        <v>2163</v>
+      </c>
+      <c r="B3206" s="16" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C3206" s="17" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="3208" spans="1:10">
+      <c r="A3208" s="18" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B3208" s="18"/>
+      <c r="C3208" s="18"/>
+      <c r="D3208" s="18"/>
+      <c r="E3208" s="18"/>
+    </row>
+    <row r="3209" spans="1:10">
+      <c r="A3209" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3209" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3209" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3209" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3209" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3210" spans="1:10">
+      <c r="A3210" s="21">
+        <v>1531</v>
+      </c>
+      <c r="B3210" s="21" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C3210" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3210" s="22" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E3210" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3212" spans="1:10">
+      <c r="A3212" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B3212" s="8"/>
+      <c r="C3212" s="8"/>
+      <c r="D3212" s="8"/>
+      <c r="E3212" s="8"/>
+      <c r="F3212" s="8"/>
+      <c r="G3212" s="8"/>
+      <c r="H3212" s="8"/>
+    </row>
+    <row r="3213" spans="1:10">
+      <c r="A3213" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3213" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3213" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3213" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3213" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3213" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3213" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3213" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3214" spans="1:10">
+      <c r="A3214" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3214" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3214" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3214" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3214" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3214" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G3214" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3214" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3215" spans="1:10">
+      <c r="A3215" s="11" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B3215" s="12"/>
+      <c r="C3215" s="12"/>
+      <c r="D3215" s="12"/>
+      <c r="E3215" s="12"/>
+      <c r="F3215" s="12"/>
+      <c r="G3215" s="12"/>
+      <c r="H3215" s="12"/>
+    </row>
+    <row r="3217" spans="1:10">
+      <c r="A3217" s="13" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B3217" s="13"/>
+      <c r="C3217" s="13"/>
+    </row>
+    <row r="3218" spans="1:10">
+      <c r="A3218" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3218" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3218" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3219" spans="1:10">
+      <c r="A3219" s="16">
+        <v>2167</v>
+      </c>
+      <c r="B3219" s="16" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C3219" s="17" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="3221" spans="1:10">
+      <c r="A3221" s="18" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B3221" s="18"/>
+      <c r="C3221" s="18"/>
+      <c r="D3221" s="18"/>
+      <c r="E3221" s="18"/>
+    </row>
+    <row r="3222" spans="1:10">
+      <c r="A3222" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3222" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3222" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3222" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3222" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3223" spans="1:10">
+      <c r="A3223" s="21">
+        <v>1536</v>
+      </c>
+      <c r="B3223" s="21" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C3223" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3223" s="22" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E3223" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3225" spans="1:10">
+      <c r="A3225" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B3225" s="8"/>
+      <c r="C3225" s="8"/>
+      <c r="D3225" s="8"/>
+      <c r="E3225" s="8"/>
+      <c r="F3225" s="8"/>
+      <c r="G3225" s="8"/>
+      <c r="H3225" s="8"/>
+    </row>
+    <row r="3226" spans="1:10">
+      <c r="A3226" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3226" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3226" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3226" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3226" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3226" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3226" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3226" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3227" spans="1:10">
+      <c r="A3227" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3227" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3227" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3227" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3227" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3227" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3227" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3227" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3228" spans="1:10">
+      <c r="A3228" s="11" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B3228" s="12"/>
+      <c r="C3228" s="12"/>
+      <c r="D3228" s="12"/>
+      <c r="E3228" s="12"/>
+      <c r="F3228" s="12"/>
+      <c r="G3228" s="12"/>
+      <c r="H3228" s="12"/>
+    </row>
+    <row r="3230" spans="1:10">
+      <c r="A3230" s="13" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B3230" s="13"/>
+      <c r="C3230" s="13"/>
+    </row>
+    <row r="3231" spans="1:10">
+      <c r="A3231" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3231" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3231" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3232" spans="1:10">
+      <c r="A3232" s="16">
+        <v>2459</v>
+      </c>
+      <c r="B3232" s="16" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C3232" s="17" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="3234" spans="1:10">
+      <c r="A3234" s="18" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B3234" s="18"/>
+      <c r="C3234" s="18"/>
+      <c r="D3234" s="18"/>
+      <c r="E3234" s="18"/>
+    </row>
+    <row r="3235" spans="1:10">
+      <c r="A3235" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3235" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3235" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3235" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3235" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3236" spans="1:10">
+      <c r="A3236" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B3236" s="21" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C3236" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3236" s="22" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E3236" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3239" spans="1:10">
+      <c r="A3239" s="23"/>
+    </row>
+    <row r="3241" spans="1:10">
+      <c r="A3241" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B3241" s="2"/>
+      <c r="C3241" s="2"/>
+      <c r="D3241" s="2"/>
+      <c r="E3241" s="2"/>
+      <c r="F3241" s="2"/>
+      <c r="G3241" s="2"/>
+      <c r="H3241" s="2"/>
+      <c r="I3241" s="2"/>
+      <c r="J3241" s="2"/>
+    </row>
+    <row r="3242" spans="1:10">
+      <c r="A3242" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3242" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3242" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3242" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3242" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3242" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3242" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3242" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3242" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3242" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3243" spans="1:10">
+      <c r="A3243" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B3243" s="3" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C3243" s="3"/>
+      <c r="D3243" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3243" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="F3243" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3243" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H3243" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3243" s="6" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J3243" s="6" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="3245" spans="1:10">
+      <c r="A3245" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3245" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C3245" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3245" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E3245" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3245" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3245" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3245" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3246" spans="1:10">
+      <c r="A3246" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3246" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3246" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3246" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3246" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3246" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3246" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3246" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="3247" spans="1:10">
+      <c r="A3247" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3247" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C3247" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3247" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E3247" t="s">
         <v>30</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="D1723" s="21" t="s">
+      <c r="F3247" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G3247" t="s">
         <v>32</v>
       </c>
-      <c r="E1723" s="20" t="s">
+      <c r="H3247" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="3248" spans="1:10">
+      <c r="A3248" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3248" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C3248" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3248" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E3248" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3248" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="3250" spans="1:10">
+      <c r="A3250" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3250" s="7"/>
+      <c r="C3250" s="7"/>
+      <c r="D3250" s="7"/>
+      <c r="E3250" s="7"/>
+      <c r="F3250" s="7"/>
+      <c r="G3250" s="7"/>
+      <c r="H3250" s="7"/>
+    </row>
+    <row r="3252" spans="1:10">
+      <c r="A3252" s="8" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B3252" s="8"/>
+      <c r="C3252" s="8"/>
+      <c r="D3252" s="8"/>
+      <c r="E3252" s="8"/>
+      <c r="F3252" s="8"/>
+      <c r="G3252" s="8"/>
+      <c r="H3252" s="8"/>
+    </row>
+    <row r="3253" spans="1:10">
+      <c r="A3253" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3253" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3253" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3253" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3253" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3253" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3253" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3253" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3254" spans="1:10">
+      <c r="A3254" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B3254" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C3254" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3254" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3254" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3254" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3254" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H3254" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3255" spans="1:10">
+      <c r="A3255" s="11" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B3255" s="12"/>
+      <c r="C3255" s="12"/>
+      <c r="D3255" s="12"/>
+      <c r="E3255" s="12"/>
+      <c r="F3255" s="12"/>
+      <c r="G3255" s="12"/>
+      <c r="H3255" s="12"/>
+    </row>
+    <row r="3257" spans="1:10">
+      <c r="A3257" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B3257" s="13"/>
+      <c r="C3257" s="13"/>
+    </row>
+    <row r="3258" spans="1:10">
+      <c r="A3258" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3258" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3258" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3259" spans="1:10">
+      <c r="A3259" s="16">
+        <v>13526</v>
+      </c>
+      <c r="B3259" s="16" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C3259" s="17" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="3261" spans="1:10">
+      <c r="A3261" s="18" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B3261" s="18"/>
+      <c r="C3261" s="18"/>
+      <c r="D3261" s="18"/>
+      <c r="E3261" s="18"/>
+    </row>
+    <row r="3262" spans="1:10">
+      <c r="A3262" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3262" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3262" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3262" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3262" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1724" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1736" s="21" t="s">
+    <row r="3263" spans="1:10">
+      <c r="A3263" s="21">
+        <v>1198</v>
+      </c>
+      <c r="B3263" s="21" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C3263" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D3263" s="22" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E3263" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3265" spans="1:10">
+      <c r="A3265" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B3265" s="8"/>
+      <c r="C3265" s="8"/>
+      <c r="D3265" s="8"/>
+      <c r="E3265" s="8"/>
+      <c r="F3265" s="8"/>
+      <c r="G3265" s="8"/>
+      <c r="H3265" s="8"/>
+    </row>
+    <row r="3266" spans="1:10">
+      <c r="A3266" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3266" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3266" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3266" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3266" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3266" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3266" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3266" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3267" spans="1:10">
+      <c r="A3267" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B3267" s="3" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C3267" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D3267" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3267" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3267" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3267" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H3267" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3268" spans="1:10">
+      <c r="A3268" s="11" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B3268" s="12"/>
+      <c r="C3268" s="12"/>
+      <c r="D3268" s="12"/>
+      <c r="E3268" s="12"/>
+      <c r="F3268" s="12"/>
+      <c r="G3268" s="12"/>
+      <c r="H3268" s="12"/>
+    </row>
+    <row r="3270" spans="1:10">
+      <c r="A3270" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B3270" s="13"/>
+      <c r="C3270" s="13"/>
+    </row>
+    <row r="3271" spans="1:10">
+      <c r="A3271" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3271" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3271" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1736" s="20" t="s">
+    </row>
+    <row r="3272" spans="1:10">
+      <c r="A3272" s="16">
+        <v>202000000000292</v>
+      </c>
+      <c r="B3272" s="16" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C3272" s="17" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="3274" spans="1:10">
+      <c r="A3274" s="18" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B3274" s="18"/>
+      <c r="C3274" s="18"/>
+      <c r="D3274" s="18"/>
+      <c r="E3274" s="18"/>
+    </row>
+    <row r="3275" spans="1:10">
+      <c r="A3275" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3275" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3275" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3275" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3275" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1737" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1749" s="21" t="s">
+    <row r="3276" spans="1:10">
+      <c r="A3276" s="21">
+        <v>1911</v>
+      </c>
+      <c r="B3276" s="21" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C3276" s="21" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D3276" s="22" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E3276" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3278" spans="1:10">
+      <c r="A3278" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B3278" s="8"/>
+      <c r="C3278" s="8"/>
+      <c r="D3278" s="8"/>
+      <c r="E3278" s="8"/>
+      <c r="F3278" s="8"/>
+      <c r="G3278" s="8"/>
+      <c r="H3278" s="8"/>
+    </row>
+    <row r="3279" spans="1:10">
+      <c r="A3279" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3279" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3279" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3279" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3279" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3279" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3279" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3279" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3280" spans="1:10">
+      <c r="A3280" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B3280" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C3280" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3280" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3280" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3280" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3280" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H3280" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3281" spans="1:10">
+      <c r="A3281" s="11" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B3281" s="12"/>
+      <c r="C3281" s="12"/>
+      <c r="D3281" s="12"/>
+      <c r="E3281" s="12"/>
+      <c r="F3281" s="12"/>
+      <c r="G3281" s="12"/>
+      <c r="H3281" s="12"/>
+    </row>
+    <row r="3283" spans="1:10">
+      <c r="A3283" s="13" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B3283" s="13"/>
+      <c r="C3283" s="13"/>
+    </row>
+    <row r="3284" spans="1:10">
+      <c r="A3284" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3284" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3284" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1749" s="20" t="s">
+    </row>
+    <row r="3285" spans="1:10">
+      <c r="A3285" s="16">
+        <v>13579</v>
+      </c>
+      <c r="B3285" s="16" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C3285" s="17" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="3287" spans="1:10">
+      <c r="A3287" s="18" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B3287" s="18"/>
+      <c r="C3287" s="18"/>
+      <c r="D3287" s="18"/>
+      <c r="E3287" s="18"/>
+    </row>
+    <row r="3288" spans="1:10">
+      <c r="A3288" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3288" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3288" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3288" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3288" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1750" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1762" s="21" t="s">
+    <row r="3289" spans="1:10">
+      <c r="A3289" s="21">
+        <v>1917</v>
+      </c>
+      <c r="B3289" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C3289" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D3289" s="22" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E3289" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3291" spans="1:10">
+      <c r="A3291" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B3291" s="8"/>
+      <c r="C3291" s="8"/>
+      <c r="D3291" s="8"/>
+      <c r="E3291" s="8"/>
+      <c r="F3291" s="8"/>
+      <c r="G3291" s="8"/>
+      <c r="H3291" s="8"/>
+    </row>
+    <row r="3292" spans="1:10">
+      <c r="A3292" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3292" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3292" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3292" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3292" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3292" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3292" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3292" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3293" spans="1:10">
+      <c r="A3293" s="3" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B3293" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C3293" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3293" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3293" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3293" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3293" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H3293" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3294" spans="1:10">
+      <c r="A3294" s="11" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B3294" s="12"/>
+      <c r="C3294" s="12"/>
+      <c r="D3294" s="12"/>
+      <c r="E3294" s="12"/>
+      <c r="F3294" s="12"/>
+      <c r="G3294" s="12"/>
+      <c r="H3294" s="12"/>
+    </row>
+    <row r="3296" spans="1:10">
+      <c r="A3296" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B3296" s="13"/>
+      <c r="C3296" s="13"/>
+    </row>
+    <row r="3297" spans="1:10">
+      <c r="A3297" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3297" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3297" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1762" s="20" t="s">
+    </row>
+    <row r="3298" spans="1:10">
+      <c r="A3298" s="16">
+        <v>361</v>
+      </c>
+      <c r="B3298" s="16" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C3298" s="17" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="3300" spans="1:10">
+      <c r="A3300" s="18" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B3300" s="18"/>
+      <c r="C3300" s="18"/>
+      <c r="D3300" s="18"/>
+      <c r="E3300" s="18"/>
+    </row>
+    <row r="3301" spans="1:10">
+      <c r="A3301" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3301" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3301" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3301" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3301" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1763" spans="1:10">
-      <c r="A1763" s="22">
+    <row r="3302" spans="1:10">
+      <c r="A3302" s="21">
+        <v>1864</v>
+      </c>
+      <c r="B3302" s="21" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C3302" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D3302" s="22" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E3302" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3304" spans="1:10">
+      <c r="A3304" s="8" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B3304" s="8"/>
+      <c r="C3304" s="8"/>
+      <c r="D3304" s="8"/>
+      <c r="E3304" s="8"/>
+      <c r="F3304" s="8"/>
+      <c r="G3304" s="8"/>
+      <c r="H3304" s="8"/>
+    </row>
+    <row r="3305" spans="1:10">
+      <c r="A3305" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3305" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3305" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3305" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3305" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3305" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3305" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3305" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3306" spans="1:10">
+      <c r="A3306" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B3306" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C3306" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3306" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3306" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3306" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3306" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H3306" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3307" spans="1:10">
+      <c r="A3307" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B3307" s="12"/>
+      <c r="C3307" s="12"/>
+      <c r="D3307" s="12"/>
+      <c r="E3307" s="12"/>
+      <c r="F3307" s="12"/>
+      <c r="G3307" s="12"/>
+      <c r="H3307" s="12"/>
+    </row>
+    <row r="3309" spans="1:10">
+      <c r="A3309" s="13" t="s">
         <v>1539</v>
       </c>
-      <c r="B1763" s="22" t="s">
-[...136 lines deleted...]
-      <c r="D1775" s="21" t="s">
+      <c r="B3309" s="13"/>
+      <c r="C3309" s="13"/>
+    </row>
+    <row r="3310" spans="1:10">
+      <c r="A3310" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3310" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3310" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1775" s="20" t="s">
+    </row>
+    <row r="3311" spans="1:10">
+      <c r="A3311" s="16">
+        <v>357</v>
+      </c>
+      <c r="B3311" s="16" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C3311" s="17" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="3313" spans="1:10">
+      <c r="A3313" s="18" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B3313" s="18"/>
+      <c r="C3313" s="18"/>
+      <c r="D3313" s="18"/>
+      <c r="E3313" s="18"/>
+    </row>
+    <row r="3314" spans="1:10">
+      <c r="A3314" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3314" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3314" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3314" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3314" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1776" spans="1:10">
-      <c r="A1776" s="22">
+    <row r="3315" spans="1:10">
+      <c r="A3315" s="21">
+        <v>1882</v>
+      </c>
+      <c r="B3315" s="21" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C3315" s="21" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D3315" s="22" t="s">
         <v>1540</v>
       </c>
-      <c r="B1776" s="22" t="s">
-[...136 lines deleted...]
-      <c r="D1788" s="21" t="s">
+      <c r="E3315" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3317" spans="1:10">
+      <c r="A3317" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B3317" s="8"/>
+      <c r="C3317" s="8"/>
+      <c r="D3317" s="8"/>
+      <c r="E3317" s="8"/>
+      <c r="F3317" s="8"/>
+      <c r="G3317" s="8"/>
+      <c r="H3317" s="8"/>
+    </row>
+    <row r="3318" spans="1:10">
+      <c r="A3318" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3318" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3318" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3318" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3318" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3318" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3318" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3318" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3319" spans="1:10">
+      <c r="A3319" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B3319" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C3319" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3319" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3319" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3319" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3319" s="3" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H3319" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3320" spans="1:10">
+      <c r="A3320" s="11" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B3320" s="12"/>
+      <c r="C3320" s="12"/>
+      <c r="D3320" s="12"/>
+      <c r="E3320" s="12"/>
+      <c r="F3320" s="12"/>
+      <c r="G3320" s="12"/>
+      <c r="H3320" s="12"/>
+    </row>
+    <row r="3322" spans="1:10">
+      <c r="A3322" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B3322" s="13"/>
+      <c r="C3322" s="13"/>
+    </row>
+    <row r="3323" spans="1:10">
+      <c r="A3323" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3323" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3323" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1788" s="20" t="s">
+    </row>
+    <row r="3324" spans="1:10">
+      <c r="A3324" s="16">
+        <v>294</v>
+      </c>
+      <c r="B3324" s="16" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C3324" s="17" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="3326" spans="1:10">
+      <c r="A3326" s="18" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B3326" s="18"/>
+      <c r="C3326" s="18"/>
+      <c r="D3326" s="18"/>
+      <c r="E3326" s="18"/>
+    </row>
+    <row r="3327" spans="1:10">
+      <c r="A3327" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3327" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3327" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3327" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3327" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1789" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1801" s="21" t="s">
+    <row r="3328" spans="1:10">
+      <c r="A3328" s="21">
+        <v>2283</v>
+      </c>
+      <c r="B3328" s="21" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C3328" s="21" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D3328" s="22" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E3328" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3330" spans="1:10">
+      <c r="A3330" s="8" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B3330" s="8"/>
+      <c r="C3330" s="8"/>
+      <c r="D3330" s="8"/>
+      <c r="E3330" s="8"/>
+      <c r="F3330" s="8"/>
+      <c r="G3330" s="8"/>
+      <c r="H3330" s="8"/>
+    </row>
+    <row r="3331" spans="1:10">
+      <c r="A3331" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3331" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3331" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3331" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3331" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3331" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3331" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3331" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3332" spans="1:10">
+      <c r="A3332" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B3332" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C3332" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3332" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3332" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3332" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3332" s="3" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H3332" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3333" spans="1:10">
+      <c r="A3333" s="11" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B3333" s="12"/>
+      <c r="C3333" s="12"/>
+      <c r="D3333" s="12"/>
+      <c r="E3333" s="12"/>
+      <c r="F3333" s="12"/>
+      <c r="G3333" s="12"/>
+      <c r="H3333" s="12"/>
+    </row>
+    <row r="3335" spans="1:10">
+      <c r="A3335" s="13" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B3335" s="13"/>
+      <c r="C3335" s="13"/>
+    </row>
+    <row r="3336" spans="1:10">
+      <c r="A3336" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3336" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3336" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1801" s="20" t="s">
+    </row>
+    <row r="3337" spans="1:10">
+      <c r="A3337" s="16">
+        <v>293</v>
+      </c>
+      <c r="B3337" s="16" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C3337" s="17" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="3339" spans="1:10">
+      <c r="A3339" s="18" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B3339" s="18"/>
+      <c r="C3339" s="18"/>
+      <c r="D3339" s="18"/>
+      <c r="E3339" s="18"/>
+    </row>
+    <row r="3340" spans="1:10">
+      <c r="A3340" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3340" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3340" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3340" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3340" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1802" spans="1:10">
-[...140 lines deleted...]
-      <c r="D1814" s="21" t="s">
+    <row r="3341" spans="1:10">
+      <c r="A3341" s="21">
+        <v>2287</v>
+      </c>
+      <c r="B3341" s="21" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C3341" s="21" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D3341" s="22" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E3341" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3343" spans="1:10">
+      <c r="A3343" s="8" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B3343" s="8"/>
+      <c r="C3343" s="8"/>
+      <c r="D3343" s="8"/>
+      <c r="E3343" s="8"/>
+      <c r="F3343" s="8"/>
+      <c r="G3343" s="8"/>
+      <c r="H3343" s="8"/>
+    </row>
+    <row r="3344" spans="1:10">
+      <c r="A3344" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3344" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3344" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3344" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3344" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3344" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3344" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3344" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3345" spans="1:10">
+      <c r="A3345" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B3345" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C3345" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3345" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E3345" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F3345" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3345" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H3345" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3346" spans="1:10">
+      <c r="A3346" s="11" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B3346" s="12"/>
+      <c r="C3346" s="12"/>
+      <c r="D3346" s="12"/>
+      <c r="E3346" s="12"/>
+      <c r="F3346" s="12"/>
+      <c r="G3346" s="12"/>
+      <c r="H3346" s="12"/>
+    </row>
+    <row r="3348" spans="1:10">
+      <c r="A3348" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B3348" s="13"/>
+      <c r="C3348" s="13"/>
+    </row>
+    <row r="3349" spans="1:10">
+      <c r="A3349" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3349" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3349" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E1814" s="20" t="s">
+    </row>
+    <row r="3350" spans="1:10">
+      <c r="A3350" s="16">
+        <v>2400</v>
+      </c>
+      <c r="B3350" s="16" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C3350" s="17" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="3352" spans="1:10">
+      <c r="A3352" s="18" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B3352" s="18"/>
+      <c r="C3352" s="18"/>
+      <c r="D3352" s="18"/>
+      <c r="E3352" s="18"/>
+    </row>
+    <row r="3353" spans="1:10">
+      <c r="A3353" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3353" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3353" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3353" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3353" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1815" spans="1:10">
-[...1373 lines deleted...]
-      <c r="A1933" s="22">
+    <row r="3354" spans="1:10">
+      <c r="A3354" s="21">
         <v>3668</v>
       </c>
-      <c r="B1933" s="22" t="s">
-[...9 lines deleted...]
-        <v>87</v>
+      <c r="B3354" s="21" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C3354" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D3354" s="22" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E3354" s="21" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...69 lines deleted...]
-    <mergeCell ref="F277:H277"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="F49:H49"/>
+    <mergeCell ref="A51:H51"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A153:E153"/>
+    <mergeCell ref="A160:J160"/>
+    <mergeCell ref="F167:H167"/>
+    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A174:H174"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A180:E180"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A187:H187"/>
+    <mergeCell ref="A189:C189"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A197:H197"/>
+    <mergeCell ref="A200:H200"/>
+    <mergeCell ref="A202:C202"/>
+    <mergeCell ref="A206:E206"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A213:H213"/>
+    <mergeCell ref="A215:C215"/>
+    <mergeCell ref="A219:E219"/>
+    <mergeCell ref="A226:J226"/>
+    <mergeCell ref="F233:H233"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="A240:H240"/>
+    <mergeCell ref="A242:C242"/>
+    <mergeCell ref="A246:E246"/>
+    <mergeCell ref="A250:H250"/>
+    <mergeCell ref="A253:H253"/>
+    <mergeCell ref="A255:C255"/>
+    <mergeCell ref="A259:E259"/>
+    <mergeCell ref="A263:H263"/>
+    <mergeCell ref="A266:H266"/>
+    <mergeCell ref="A268:C268"/>
+    <mergeCell ref="A272:E272"/>
+    <mergeCell ref="A276:H276"/>
     <mergeCell ref="A279:H279"/>
-    <mergeCell ref="A281:H281"/>
-[...58 lines deleted...]
-    <mergeCell ref="A499:H499"/>
+    <mergeCell ref="A281:C281"/>
+    <mergeCell ref="A285:E285"/>
+    <mergeCell ref="A289:H289"/>
+    <mergeCell ref="A292:H292"/>
+    <mergeCell ref="A294:C294"/>
+    <mergeCell ref="A298:E298"/>
+    <mergeCell ref="A302:H302"/>
+    <mergeCell ref="A305:H305"/>
+    <mergeCell ref="A307:C307"/>
+    <mergeCell ref="A311:E311"/>
+    <mergeCell ref="A315:H315"/>
+    <mergeCell ref="A318:H318"/>
+    <mergeCell ref="A320:C320"/>
+    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A328:H328"/>
+    <mergeCell ref="A331:H331"/>
+    <mergeCell ref="A333:C333"/>
+    <mergeCell ref="A337:E337"/>
+    <mergeCell ref="A344:J344"/>
+    <mergeCell ref="F351:H351"/>
+    <mergeCell ref="A353:H353"/>
+    <mergeCell ref="A355:H355"/>
+    <mergeCell ref="A358:H358"/>
+    <mergeCell ref="A360:C360"/>
+    <mergeCell ref="A364:E364"/>
+    <mergeCell ref="A368:H368"/>
+    <mergeCell ref="A371:H371"/>
+    <mergeCell ref="A373:C373"/>
+    <mergeCell ref="A377:E377"/>
+    <mergeCell ref="A381:H381"/>
+    <mergeCell ref="A384:H384"/>
+    <mergeCell ref="A386:C386"/>
+    <mergeCell ref="A390:E390"/>
+    <mergeCell ref="A394:H394"/>
+    <mergeCell ref="A397:H397"/>
+    <mergeCell ref="A399:C399"/>
+    <mergeCell ref="A403:E403"/>
+    <mergeCell ref="A410:J410"/>
+    <mergeCell ref="F417:H417"/>
+    <mergeCell ref="A422:J422"/>
+    <mergeCell ref="F429:H429"/>
+    <mergeCell ref="A431:H431"/>
+    <mergeCell ref="A433:H433"/>
+    <mergeCell ref="A436:H436"/>
+    <mergeCell ref="A438:C438"/>
+    <mergeCell ref="A442:E442"/>
+    <mergeCell ref="A446:H446"/>
+    <mergeCell ref="A449:H449"/>
+    <mergeCell ref="A451:C451"/>
+    <mergeCell ref="A455:E455"/>
+    <mergeCell ref="A459:H459"/>
+    <mergeCell ref="A462:H462"/>
+    <mergeCell ref="A464:C464"/>
+    <mergeCell ref="A468:E468"/>
+    <mergeCell ref="A472:H472"/>
+    <mergeCell ref="A475:H475"/>
+    <mergeCell ref="A477:C477"/>
+    <mergeCell ref="A481:E481"/>
+    <mergeCell ref="A485:H485"/>
+    <mergeCell ref="A488:H488"/>
+    <mergeCell ref="A490:C490"/>
+    <mergeCell ref="A494:E494"/>
+    <mergeCell ref="A498:H498"/>
     <mergeCell ref="A501:H501"/>
-    <mergeCell ref="A504:H504"/>
-[...1 lines deleted...]
-    <mergeCell ref="A510:E510"/>
+    <mergeCell ref="A503:C503"/>
+    <mergeCell ref="A507:E507"/>
+    <mergeCell ref="A511:H511"/>
     <mergeCell ref="A514:H514"/>
-    <mergeCell ref="A517:H517"/>
-[...1 lines deleted...]
-    <mergeCell ref="A523:E523"/>
+    <mergeCell ref="A516:C516"/>
+    <mergeCell ref="A520:E520"/>
+    <mergeCell ref="A524:H524"/>
     <mergeCell ref="A527:H527"/>
-    <mergeCell ref="A530:H530"/>
-[...1 lines deleted...]
-    <mergeCell ref="A536:E536"/>
+    <mergeCell ref="A529:C529"/>
+    <mergeCell ref="A533:E533"/>
+    <mergeCell ref="A537:H537"/>
     <mergeCell ref="A540:H540"/>
-    <mergeCell ref="A543:H543"/>
-[...1 lines deleted...]
-    <mergeCell ref="A549:E549"/>
+    <mergeCell ref="A542:C542"/>
+    <mergeCell ref="A546:E546"/>
+    <mergeCell ref="A550:H550"/>
     <mergeCell ref="A553:H553"/>
-    <mergeCell ref="A556:H556"/>
-[...9 lines deleted...]
-    <mergeCell ref="A588:E588"/>
+    <mergeCell ref="A555:C555"/>
+    <mergeCell ref="A559:E559"/>
+    <mergeCell ref="A566:J566"/>
+    <mergeCell ref="F573:H573"/>
+    <mergeCell ref="A578:J578"/>
+    <mergeCell ref="F585:H585"/>
+    <mergeCell ref="A587:H587"/>
+    <mergeCell ref="A589:H589"/>
     <mergeCell ref="A592:H592"/>
-    <mergeCell ref="A595:H595"/>
-[...1 lines deleted...]
-    <mergeCell ref="A601:E601"/>
+    <mergeCell ref="A594:C594"/>
+    <mergeCell ref="A598:E598"/>
+    <mergeCell ref="A602:H602"/>
     <mergeCell ref="A605:H605"/>
-    <mergeCell ref="A608:H608"/>
-[...1 lines deleted...]
-    <mergeCell ref="A614:E614"/>
+    <mergeCell ref="A607:C607"/>
+    <mergeCell ref="A611:E611"/>
+    <mergeCell ref="A615:H615"/>
     <mergeCell ref="A618:H618"/>
-    <mergeCell ref="A621:H621"/>
-[...1 lines deleted...]
-    <mergeCell ref="A627:E627"/>
+    <mergeCell ref="A620:C620"/>
+    <mergeCell ref="A624:E624"/>
+    <mergeCell ref="A628:H628"/>
     <mergeCell ref="A631:H631"/>
-    <mergeCell ref="A634:H634"/>
-[...1 lines deleted...]
-    <mergeCell ref="A640:E640"/>
+    <mergeCell ref="A633:C633"/>
+    <mergeCell ref="A637:E637"/>
+    <mergeCell ref="A641:H641"/>
     <mergeCell ref="A644:H644"/>
-    <mergeCell ref="A647:H647"/>
-[...1 lines deleted...]
-    <mergeCell ref="A653:E653"/>
+    <mergeCell ref="A646:C646"/>
+    <mergeCell ref="A650:E650"/>
+    <mergeCell ref="A654:H654"/>
     <mergeCell ref="A657:H657"/>
-    <mergeCell ref="A660:H660"/>
-[...1 lines deleted...]
-    <mergeCell ref="A666:E666"/>
+    <mergeCell ref="A659:C659"/>
+    <mergeCell ref="A663:E663"/>
+    <mergeCell ref="A667:H667"/>
     <mergeCell ref="A670:H670"/>
-    <mergeCell ref="A673:H673"/>
-[...1 lines deleted...]
-    <mergeCell ref="A679:E679"/>
+    <mergeCell ref="A672:C672"/>
+    <mergeCell ref="A676:E676"/>
+    <mergeCell ref="A680:H680"/>
     <mergeCell ref="A683:H683"/>
-    <mergeCell ref="A686:H686"/>
-[...10 lines deleted...]
-    <mergeCell ref="F733:H733"/>
+    <mergeCell ref="A685:C685"/>
+    <mergeCell ref="A689:E689"/>
+    <mergeCell ref="A693:H693"/>
+    <mergeCell ref="A696:H696"/>
+    <mergeCell ref="A698:C698"/>
+    <mergeCell ref="A702:E702"/>
+    <mergeCell ref="A706:H706"/>
+    <mergeCell ref="A709:H709"/>
+    <mergeCell ref="A711:C711"/>
+    <mergeCell ref="A715:E715"/>
+    <mergeCell ref="A719:H719"/>
+    <mergeCell ref="A722:H722"/>
+    <mergeCell ref="A724:C724"/>
+    <mergeCell ref="A728:E728"/>
+    <mergeCell ref="A732:H732"/>
     <mergeCell ref="A735:H735"/>
-    <mergeCell ref="A737:H737"/>
-[...27 lines deleted...]
-    <mergeCell ref="F849:H849"/>
+    <mergeCell ref="A737:C737"/>
+    <mergeCell ref="A741:E741"/>
+    <mergeCell ref="A745:H745"/>
+    <mergeCell ref="A748:H748"/>
+    <mergeCell ref="A750:C750"/>
+    <mergeCell ref="A754:E754"/>
+    <mergeCell ref="A758:H758"/>
+    <mergeCell ref="A761:H761"/>
+    <mergeCell ref="A763:C763"/>
+    <mergeCell ref="A767:E767"/>
+    <mergeCell ref="A774:J774"/>
+    <mergeCell ref="F781:H781"/>
+    <mergeCell ref="A786:J786"/>
+    <mergeCell ref="F793:H793"/>
+    <mergeCell ref="A798:J798"/>
+    <mergeCell ref="F805:H805"/>
+    <mergeCell ref="A807:H807"/>
+    <mergeCell ref="A809:H809"/>
+    <mergeCell ref="A812:H812"/>
+    <mergeCell ref="A814:C814"/>
+    <mergeCell ref="A818:E818"/>
+    <mergeCell ref="A822:H822"/>
+    <mergeCell ref="A825:H825"/>
+    <mergeCell ref="A827:C827"/>
+    <mergeCell ref="A831:E831"/>
+    <mergeCell ref="A835:H835"/>
+    <mergeCell ref="A838:H838"/>
+    <mergeCell ref="A840:C840"/>
+    <mergeCell ref="A844:E844"/>
+    <mergeCell ref="A848:H848"/>
     <mergeCell ref="A851:H851"/>
-    <mergeCell ref="A853:H853"/>
-[...1 lines deleted...]
-    <mergeCell ref="A858:H858"/>
+    <mergeCell ref="A853:C853"/>
+    <mergeCell ref="A857:E857"/>
     <mergeCell ref="A861:H861"/>
-    <mergeCell ref="A863:H863"/>
-[...14 lines deleted...]
-    <mergeCell ref="A901:H901"/>
+    <mergeCell ref="A864:H864"/>
+    <mergeCell ref="A866:C866"/>
+    <mergeCell ref="A870:E870"/>
+    <mergeCell ref="A874:H874"/>
+    <mergeCell ref="A877:H877"/>
+    <mergeCell ref="A879:C879"/>
+    <mergeCell ref="A883:E883"/>
+    <mergeCell ref="A887:H887"/>
+    <mergeCell ref="A890:H890"/>
+    <mergeCell ref="A892:C892"/>
+    <mergeCell ref="A896:E896"/>
+    <mergeCell ref="A900:H900"/>
     <mergeCell ref="A903:H903"/>
-    <mergeCell ref="A906:H906"/>
-[...1 lines deleted...]
-    <mergeCell ref="A911:H911"/>
+    <mergeCell ref="A905:C905"/>
+    <mergeCell ref="A909:E909"/>
     <mergeCell ref="A913:H913"/>
     <mergeCell ref="A916:H916"/>
-    <mergeCell ref="A918:H918"/>
-[...6 lines deleted...]
-    <mergeCell ref="A936:H936"/>
+    <mergeCell ref="A918:C918"/>
+    <mergeCell ref="A922:E922"/>
+    <mergeCell ref="A929:J929"/>
+    <mergeCell ref="F936:H936"/>
     <mergeCell ref="A938:H938"/>
-    <mergeCell ref="A941:H941"/>
+    <mergeCell ref="A940:H940"/>
     <mergeCell ref="A943:H943"/>
-    <mergeCell ref="A946:H946"/>
-[...20 lines deleted...]
-    <mergeCell ref="A1015:E1015"/>
+    <mergeCell ref="A945:C945"/>
+    <mergeCell ref="A949:E949"/>
+    <mergeCell ref="A953:H953"/>
+    <mergeCell ref="A956:H956"/>
+    <mergeCell ref="A958:C958"/>
+    <mergeCell ref="A962:E962"/>
+    <mergeCell ref="A966:H966"/>
+    <mergeCell ref="A969:H969"/>
+    <mergeCell ref="A971:C971"/>
+    <mergeCell ref="A975:E975"/>
+    <mergeCell ref="A979:H979"/>
+    <mergeCell ref="A982:H982"/>
+    <mergeCell ref="A984:C984"/>
+    <mergeCell ref="A988:E988"/>
+    <mergeCell ref="A992:H992"/>
+    <mergeCell ref="A995:H995"/>
+    <mergeCell ref="A997:C997"/>
+    <mergeCell ref="A1001:E1001"/>
+    <mergeCell ref="A1008:J1008"/>
+    <mergeCell ref="F1015:H1015"/>
+    <mergeCell ref="A1017:H1017"/>
     <mergeCell ref="A1019:H1019"/>
     <mergeCell ref="A1022:H1022"/>
     <mergeCell ref="A1024:C1024"/>
     <mergeCell ref="A1028:E1028"/>
     <mergeCell ref="A1032:H1032"/>
     <mergeCell ref="A1035:H1035"/>
     <mergeCell ref="A1037:C1037"/>
     <mergeCell ref="A1041:E1041"/>
     <mergeCell ref="A1045:H1045"/>
     <mergeCell ref="A1048:H1048"/>
     <mergeCell ref="A1050:C1050"/>
     <mergeCell ref="A1054:E1054"/>
     <mergeCell ref="A1058:H1058"/>
     <mergeCell ref="A1061:H1061"/>
     <mergeCell ref="A1063:C1063"/>
     <mergeCell ref="A1067:E1067"/>
     <mergeCell ref="A1071:H1071"/>
     <mergeCell ref="A1074:H1074"/>
     <mergeCell ref="A1076:C1076"/>
     <mergeCell ref="A1080:E1080"/>
-    <mergeCell ref="A1087:J1087"/>
-[...13 lines deleted...]
-    <mergeCell ref="A1133:E1133"/>
+    <mergeCell ref="A1084:H1084"/>
+    <mergeCell ref="A1087:H1087"/>
+    <mergeCell ref="A1089:C1089"/>
+    <mergeCell ref="A1093:E1093"/>
+    <mergeCell ref="A1097:H1097"/>
+    <mergeCell ref="A1100:H1100"/>
+    <mergeCell ref="A1102:C1102"/>
+    <mergeCell ref="A1106:E1106"/>
+    <mergeCell ref="A1110:H1110"/>
+    <mergeCell ref="A1113:H1113"/>
+    <mergeCell ref="A1115:C1115"/>
+    <mergeCell ref="A1119:E1119"/>
+    <mergeCell ref="A1126:J1126"/>
+    <mergeCell ref="F1133:H1133"/>
+    <mergeCell ref="A1135:H1135"/>
     <mergeCell ref="A1137:H1137"/>
     <mergeCell ref="A1140:H1140"/>
     <mergeCell ref="A1142:C1142"/>
     <mergeCell ref="A1146:E1146"/>
     <mergeCell ref="A1150:H1150"/>
     <mergeCell ref="A1153:H1153"/>
     <mergeCell ref="A1155:C1155"/>
     <mergeCell ref="A1159:E1159"/>
     <mergeCell ref="A1163:H1163"/>
     <mergeCell ref="A1166:H1166"/>
     <mergeCell ref="A1168:C1168"/>
     <mergeCell ref="A1172:E1172"/>
     <mergeCell ref="A1176:H1176"/>
     <mergeCell ref="A1179:H1179"/>
     <mergeCell ref="A1181:C1181"/>
     <mergeCell ref="A1185:E1185"/>
     <mergeCell ref="A1189:H1189"/>
     <mergeCell ref="A1192:H1192"/>
     <mergeCell ref="A1194:C1194"/>
     <mergeCell ref="A1198:E1198"/>
-    <mergeCell ref="A1205:J1205"/>
-[...11 lines deleted...]
-    <mergeCell ref="F1252:H1252"/>
+    <mergeCell ref="A1202:H1202"/>
+    <mergeCell ref="A1205:H1205"/>
+    <mergeCell ref="A1207:C1207"/>
+    <mergeCell ref="A1211:E1211"/>
+    <mergeCell ref="A1215:H1215"/>
+    <mergeCell ref="A1218:H1218"/>
+    <mergeCell ref="A1220:C1220"/>
+    <mergeCell ref="A1224:E1224"/>
+    <mergeCell ref="A1228:H1228"/>
+    <mergeCell ref="A1231:H1231"/>
+    <mergeCell ref="A1233:C1233"/>
+    <mergeCell ref="A1237:E1237"/>
+    <mergeCell ref="A1241:H1241"/>
+    <mergeCell ref="A1244:H1244"/>
+    <mergeCell ref="A1246:C1246"/>
+    <mergeCell ref="A1250:E1250"/>
     <mergeCell ref="A1254:H1254"/>
-    <mergeCell ref="A1256:H1256"/>
-[...33 lines deleted...]
-    <mergeCell ref="A1372:H1372"/>
+    <mergeCell ref="A1257:H1257"/>
+    <mergeCell ref="A1259:C1259"/>
+    <mergeCell ref="A1263:E1263"/>
+    <mergeCell ref="A1267:H1267"/>
+    <mergeCell ref="A1270:H1270"/>
+    <mergeCell ref="A1272:C1272"/>
+    <mergeCell ref="A1276:E1276"/>
+    <mergeCell ref="A1280:H1280"/>
+    <mergeCell ref="A1283:H1283"/>
+    <mergeCell ref="A1285:C1285"/>
+    <mergeCell ref="A1289:E1289"/>
+    <mergeCell ref="A1293:H1293"/>
+    <mergeCell ref="A1296:H1296"/>
+    <mergeCell ref="A1298:C1298"/>
+    <mergeCell ref="A1302:E1302"/>
+    <mergeCell ref="A1306:H1306"/>
+    <mergeCell ref="A1309:H1309"/>
+    <mergeCell ref="A1311:C1311"/>
+    <mergeCell ref="A1315:E1315"/>
+    <mergeCell ref="A1319:H1319"/>
+    <mergeCell ref="A1322:H1322"/>
+    <mergeCell ref="A1324:C1324"/>
+    <mergeCell ref="A1328:E1328"/>
+    <mergeCell ref="A1332:H1332"/>
+    <mergeCell ref="A1335:H1335"/>
+    <mergeCell ref="A1337:C1337"/>
+    <mergeCell ref="A1341:E1341"/>
+    <mergeCell ref="A1345:H1345"/>
+    <mergeCell ref="A1348:H1348"/>
+    <mergeCell ref="A1350:C1350"/>
+    <mergeCell ref="A1354:E1354"/>
+    <mergeCell ref="A1358:H1358"/>
+    <mergeCell ref="A1361:H1361"/>
+    <mergeCell ref="A1363:C1363"/>
+    <mergeCell ref="A1367:E1367"/>
+    <mergeCell ref="A1371:H1371"/>
     <mergeCell ref="A1374:H1374"/>
-    <mergeCell ref="A1377:H1377"/>
-[...9 lines deleted...]
-    <mergeCell ref="A1409:E1409"/>
+    <mergeCell ref="A1376:C1376"/>
+    <mergeCell ref="A1380:E1380"/>
+    <mergeCell ref="A1387:J1387"/>
+    <mergeCell ref="F1394:H1394"/>
+    <mergeCell ref="A1399:J1399"/>
+    <mergeCell ref="F1406:H1406"/>
+    <mergeCell ref="A1408:H1408"/>
+    <mergeCell ref="A1410:H1410"/>
     <mergeCell ref="A1413:H1413"/>
-    <mergeCell ref="A1416:H1416"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1422:E1422"/>
+    <mergeCell ref="A1415:C1415"/>
+    <mergeCell ref="A1419:E1419"/>
+    <mergeCell ref="A1423:H1423"/>
     <mergeCell ref="A1426:H1426"/>
-    <mergeCell ref="A1429:H1429"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1435:E1435"/>
+    <mergeCell ref="A1428:C1428"/>
+    <mergeCell ref="A1432:E1432"/>
+    <mergeCell ref="A1436:H1436"/>
     <mergeCell ref="A1439:H1439"/>
-    <mergeCell ref="A1442:H1442"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1448:E1448"/>
+    <mergeCell ref="A1441:C1441"/>
+    <mergeCell ref="A1445:E1445"/>
+    <mergeCell ref="A1449:H1449"/>
     <mergeCell ref="A1452:H1452"/>
-    <mergeCell ref="A1455:H1455"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1461:E1461"/>
+    <mergeCell ref="A1454:C1454"/>
+    <mergeCell ref="A1458:E1458"/>
+    <mergeCell ref="A1462:H1462"/>
     <mergeCell ref="A1465:H1465"/>
-    <mergeCell ref="A1468:H1468"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1474:E1474"/>
+    <mergeCell ref="A1467:C1467"/>
+    <mergeCell ref="A1471:E1471"/>
+    <mergeCell ref="A1475:H1475"/>
     <mergeCell ref="A1478:H1478"/>
-    <mergeCell ref="A1481:H1481"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1487:E1487"/>
+    <mergeCell ref="A1480:C1480"/>
+    <mergeCell ref="A1484:E1484"/>
+    <mergeCell ref="A1488:H1488"/>
     <mergeCell ref="A1491:H1491"/>
-    <mergeCell ref="A1494:H1494"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1500:E1500"/>
+    <mergeCell ref="A1493:C1493"/>
+    <mergeCell ref="A1497:E1497"/>
+    <mergeCell ref="A1501:H1501"/>
     <mergeCell ref="A1504:H1504"/>
-    <mergeCell ref="A1507:H1507"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1513:E1513"/>
+    <mergeCell ref="A1506:C1506"/>
+    <mergeCell ref="A1510:E1510"/>
+    <mergeCell ref="A1514:H1514"/>
     <mergeCell ref="A1517:H1517"/>
-    <mergeCell ref="A1520:H1520"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1526:E1526"/>
+    <mergeCell ref="A1519:C1519"/>
+    <mergeCell ref="A1523:E1523"/>
+    <mergeCell ref="A1527:H1527"/>
     <mergeCell ref="A1530:H1530"/>
-    <mergeCell ref="A1533:H1533"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1539:E1539"/>
+    <mergeCell ref="A1532:C1532"/>
+    <mergeCell ref="A1536:E1536"/>
+    <mergeCell ref="A1540:H1540"/>
     <mergeCell ref="A1543:H1543"/>
-    <mergeCell ref="A1546:H1546"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1552:E1552"/>
+    <mergeCell ref="A1545:C1545"/>
+    <mergeCell ref="A1549:E1549"/>
+    <mergeCell ref="A1553:H1553"/>
     <mergeCell ref="A1556:H1556"/>
-    <mergeCell ref="A1559:H1559"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1565:E1565"/>
+    <mergeCell ref="A1558:C1558"/>
+    <mergeCell ref="A1562:E1562"/>
+    <mergeCell ref="A1566:H1566"/>
     <mergeCell ref="A1569:H1569"/>
-    <mergeCell ref="A1572:H1572"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1578:E1578"/>
+    <mergeCell ref="A1571:C1571"/>
+    <mergeCell ref="A1575:E1575"/>
+    <mergeCell ref="A1579:H1579"/>
     <mergeCell ref="A1582:H1582"/>
-    <mergeCell ref="A1585:H1585"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1591:E1591"/>
+    <mergeCell ref="A1584:C1584"/>
+    <mergeCell ref="A1588:E1588"/>
+    <mergeCell ref="A1592:H1592"/>
     <mergeCell ref="A1595:H1595"/>
-    <mergeCell ref="A1598:H1598"/>
-[...48 lines deleted...]
-    <mergeCell ref="A1761:E1761"/>
+    <mergeCell ref="A1597:C1597"/>
+    <mergeCell ref="A1601:E1601"/>
+    <mergeCell ref="A1608:J1608"/>
+    <mergeCell ref="F1615:H1615"/>
+    <mergeCell ref="A1617:H1617"/>
+    <mergeCell ref="A1619:H1619"/>
+    <mergeCell ref="A1622:H1622"/>
+    <mergeCell ref="A1624:C1624"/>
+    <mergeCell ref="A1628:E1628"/>
+    <mergeCell ref="A1635:J1635"/>
+    <mergeCell ref="F1642:H1642"/>
+    <mergeCell ref="A1644:H1644"/>
+    <mergeCell ref="A1646:H1646"/>
+    <mergeCell ref="A1649:H1649"/>
+    <mergeCell ref="A1651:C1651"/>
+    <mergeCell ref="A1655:E1655"/>
+    <mergeCell ref="A1659:H1659"/>
+    <mergeCell ref="A1662:H1662"/>
+    <mergeCell ref="A1664:C1664"/>
+    <mergeCell ref="A1668:E1668"/>
+    <mergeCell ref="A1672:H1672"/>
+    <mergeCell ref="A1675:H1675"/>
+    <mergeCell ref="A1677:C1677"/>
+    <mergeCell ref="A1681:E1681"/>
+    <mergeCell ref="A1685:H1685"/>
+    <mergeCell ref="A1688:H1688"/>
+    <mergeCell ref="A1690:C1690"/>
+    <mergeCell ref="A1694:E1694"/>
+    <mergeCell ref="A1698:H1698"/>
+    <mergeCell ref="A1701:H1701"/>
+    <mergeCell ref="A1703:C1703"/>
+    <mergeCell ref="A1712:E1712"/>
+    <mergeCell ref="A1724:J1724"/>
+    <mergeCell ref="F1731:H1731"/>
+    <mergeCell ref="A1733:H1733"/>
+    <mergeCell ref="A1735:H1735"/>
+    <mergeCell ref="A1738:H1738"/>
+    <mergeCell ref="A1740:C1740"/>
+    <mergeCell ref="A1744:E1744"/>
+    <mergeCell ref="A1751:J1751"/>
+    <mergeCell ref="F1758:H1758"/>
+    <mergeCell ref="A1760:H1760"/>
+    <mergeCell ref="A1762:H1762"/>
     <mergeCell ref="A1765:H1765"/>
-    <mergeCell ref="A1768:H1768"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1774:E1774"/>
+    <mergeCell ref="A1767:C1767"/>
+    <mergeCell ref="A1771:E1771"/>
+    <mergeCell ref="A1775:H1775"/>
     <mergeCell ref="A1778:H1778"/>
-    <mergeCell ref="A1781:H1781"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1787:E1787"/>
+    <mergeCell ref="A1780:C1780"/>
+    <mergeCell ref="A1784:E1784"/>
+    <mergeCell ref="A1788:H1788"/>
     <mergeCell ref="A1791:H1791"/>
-    <mergeCell ref="A1794:H1794"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1800:E1800"/>
+    <mergeCell ref="A1793:C1793"/>
+    <mergeCell ref="A1797:E1797"/>
+    <mergeCell ref="A1801:H1801"/>
     <mergeCell ref="A1804:H1804"/>
-    <mergeCell ref="A1807:H1807"/>
-[...36 lines deleted...]
-    <mergeCell ref="A1931:E1931"/>
+    <mergeCell ref="A1806:C1806"/>
+    <mergeCell ref="A1810:E1810"/>
+    <mergeCell ref="A1814:H1814"/>
+    <mergeCell ref="A1817:H1817"/>
+    <mergeCell ref="A1819:C1819"/>
+    <mergeCell ref="A1823:E1823"/>
+    <mergeCell ref="A1827:H1827"/>
+    <mergeCell ref="A1830:H1830"/>
+    <mergeCell ref="A1832:C1832"/>
+    <mergeCell ref="A1836:E1836"/>
+    <mergeCell ref="A1840:H1840"/>
+    <mergeCell ref="A1843:H1843"/>
+    <mergeCell ref="A1845:C1845"/>
+    <mergeCell ref="A1849:E1849"/>
+    <mergeCell ref="A1853:H1853"/>
+    <mergeCell ref="A1856:H1856"/>
+    <mergeCell ref="A1858:C1858"/>
+    <mergeCell ref="A1862:E1862"/>
+    <mergeCell ref="A1866:H1866"/>
+    <mergeCell ref="A1869:H1869"/>
+    <mergeCell ref="A1871:C1871"/>
+    <mergeCell ref="A1875:E1875"/>
+    <mergeCell ref="A1879:H1879"/>
+    <mergeCell ref="A1882:H1882"/>
+    <mergeCell ref="A1884:C1884"/>
+    <mergeCell ref="A1888:E1888"/>
+    <mergeCell ref="A1892:H1892"/>
+    <mergeCell ref="A1895:H1895"/>
+    <mergeCell ref="A1897:C1897"/>
+    <mergeCell ref="A1901:E1901"/>
+    <mergeCell ref="A1905:H1905"/>
+    <mergeCell ref="A1908:H1908"/>
+    <mergeCell ref="A1910:C1910"/>
+    <mergeCell ref="A1914:E1914"/>
+    <mergeCell ref="A1918:H1918"/>
+    <mergeCell ref="A1921:H1921"/>
+    <mergeCell ref="A1923:C1923"/>
+    <mergeCell ref="A1927:E1927"/>
+    <mergeCell ref="A1931:H1931"/>
+    <mergeCell ref="A1934:H1934"/>
+    <mergeCell ref="A1936:C1936"/>
+    <mergeCell ref="A1940:E1940"/>
+    <mergeCell ref="A1944:H1944"/>
+    <mergeCell ref="A1947:H1947"/>
+    <mergeCell ref="A1949:C1949"/>
+    <mergeCell ref="A1953:E1953"/>
+    <mergeCell ref="A1957:H1957"/>
+    <mergeCell ref="A1960:H1960"/>
+    <mergeCell ref="A1962:C1962"/>
+    <mergeCell ref="A1966:E1966"/>
+    <mergeCell ref="A1970:H1970"/>
+    <mergeCell ref="A1973:H1973"/>
+    <mergeCell ref="A1975:C1975"/>
+    <mergeCell ref="A1979:E1979"/>
+    <mergeCell ref="A1983:H1983"/>
+    <mergeCell ref="A1986:H1986"/>
+    <mergeCell ref="A1988:C1988"/>
+    <mergeCell ref="A1992:E1992"/>
+    <mergeCell ref="A1996:H1996"/>
+    <mergeCell ref="A1999:H1999"/>
+    <mergeCell ref="A2001:C2001"/>
+    <mergeCell ref="A2005:E2005"/>
+    <mergeCell ref="A2009:H2009"/>
+    <mergeCell ref="A2012:H2012"/>
+    <mergeCell ref="A2014:C2014"/>
+    <mergeCell ref="A2018:E2018"/>
+    <mergeCell ref="A2025:J2025"/>
+    <mergeCell ref="F2032:H2032"/>
+    <mergeCell ref="A2034:H2034"/>
+    <mergeCell ref="A2036:H2036"/>
+    <mergeCell ref="A2039:H2039"/>
+    <mergeCell ref="A2041:C2041"/>
+    <mergeCell ref="A2045:E2045"/>
+    <mergeCell ref="A2049:H2049"/>
+    <mergeCell ref="A2052:H2052"/>
+    <mergeCell ref="A2054:C2054"/>
+    <mergeCell ref="A2058:E2058"/>
+    <mergeCell ref="A2062:H2062"/>
+    <mergeCell ref="A2065:H2065"/>
+    <mergeCell ref="A2067:C2067"/>
+    <mergeCell ref="A2071:E2071"/>
+    <mergeCell ref="A2075:H2075"/>
+    <mergeCell ref="A2078:H2078"/>
+    <mergeCell ref="A2080:C2080"/>
+    <mergeCell ref="A2084:E2084"/>
+    <mergeCell ref="A2088:H2088"/>
+    <mergeCell ref="A2091:H2091"/>
+    <mergeCell ref="A2093:C2093"/>
+    <mergeCell ref="A2097:E2097"/>
+    <mergeCell ref="A2101:H2101"/>
+    <mergeCell ref="A2104:H2104"/>
+    <mergeCell ref="A2106:C2106"/>
+    <mergeCell ref="A2110:E2110"/>
+    <mergeCell ref="A2114:H2114"/>
+    <mergeCell ref="A2117:H2117"/>
+    <mergeCell ref="A2119:C2119"/>
+    <mergeCell ref="A2123:E2123"/>
+    <mergeCell ref="A2127:H2127"/>
+    <mergeCell ref="A2130:H2130"/>
+    <mergeCell ref="A2132:C2132"/>
+    <mergeCell ref="A2136:E2136"/>
+    <mergeCell ref="A2140:H2140"/>
+    <mergeCell ref="A2143:H2143"/>
+    <mergeCell ref="A2145:C2145"/>
+    <mergeCell ref="A2149:E2149"/>
+    <mergeCell ref="A2153:H2153"/>
+    <mergeCell ref="A2156:H2156"/>
+    <mergeCell ref="A2158:C2158"/>
+    <mergeCell ref="A2162:E2162"/>
+    <mergeCell ref="A2166:H2166"/>
+    <mergeCell ref="A2169:H2169"/>
+    <mergeCell ref="A2171:C2171"/>
+    <mergeCell ref="A2175:E2175"/>
+    <mergeCell ref="A2179:H2179"/>
+    <mergeCell ref="A2182:H2182"/>
+    <mergeCell ref="A2184:C2184"/>
+    <mergeCell ref="A2188:E2188"/>
+    <mergeCell ref="A2192:H2192"/>
+    <mergeCell ref="A2195:H2195"/>
+    <mergeCell ref="A2197:C2197"/>
+    <mergeCell ref="A2201:E2201"/>
+    <mergeCell ref="A2205:H2205"/>
+    <mergeCell ref="A2208:H2208"/>
+    <mergeCell ref="A2210:C2210"/>
+    <mergeCell ref="A2214:E2214"/>
+    <mergeCell ref="A2218:H2218"/>
+    <mergeCell ref="A2221:H2221"/>
+    <mergeCell ref="A2223:C2223"/>
+    <mergeCell ref="A2227:E2227"/>
+    <mergeCell ref="A2231:H2231"/>
+    <mergeCell ref="A2234:H2234"/>
+    <mergeCell ref="A2236:C2236"/>
+    <mergeCell ref="A2240:E2240"/>
+    <mergeCell ref="A2244:H2244"/>
+    <mergeCell ref="A2247:H2247"/>
+    <mergeCell ref="A2249:C2249"/>
+    <mergeCell ref="A2253:E2253"/>
+    <mergeCell ref="A2257:H2257"/>
+    <mergeCell ref="A2260:H2260"/>
+    <mergeCell ref="A2262:C2262"/>
+    <mergeCell ref="A2266:E2266"/>
+    <mergeCell ref="A2270:H2270"/>
+    <mergeCell ref="A2273:H2273"/>
+    <mergeCell ref="A2275:C2275"/>
+    <mergeCell ref="A2279:E2279"/>
+    <mergeCell ref="A2283:H2283"/>
+    <mergeCell ref="A2286:H2286"/>
+    <mergeCell ref="A2288:C2288"/>
+    <mergeCell ref="A2292:E2292"/>
+    <mergeCell ref="A2296:H2296"/>
+    <mergeCell ref="A2299:H2299"/>
+    <mergeCell ref="A2301:C2301"/>
+    <mergeCell ref="A2305:E2305"/>
+    <mergeCell ref="A2309:H2309"/>
+    <mergeCell ref="A2312:H2312"/>
+    <mergeCell ref="A2314:C2314"/>
+    <mergeCell ref="A2318:E2318"/>
+    <mergeCell ref="A2322:H2322"/>
+    <mergeCell ref="A2325:H2325"/>
+    <mergeCell ref="A2327:C2327"/>
+    <mergeCell ref="A2331:E2331"/>
+    <mergeCell ref="A2335:H2335"/>
+    <mergeCell ref="A2338:H2338"/>
+    <mergeCell ref="A2340:C2340"/>
+    <mergeCell ref="A2344:E2344"/>
+    <mergeCell ref="A2348:H2348"/>
+    <mergeCell ref="A2351:H2351"/>
+    <mergeCell ref="A2353:C2353"/>
+    <mergeCell ref="A2357:E2357"/>
+    <mergeCell ref="A2361:H2361"/>
+    <mergeCell ref="A2364:H2364"/>
+    <mergeCell ref="A2366:C2366"/>
+    <mergeCell ref="A2370:E2370"/>
+    <mergeCell ref="A2377:J2377"/>
+    <mergeCell ref="F2384:H2384"/>
+    <mergeCell ref="A2386:H2386"/>
+    <mergeCell ref="A2388:H2388"/>
+    <mergeCell ref="A2391:H2391"/>
+    <mergeCell ref="A2393:C2393"/>
+    <mergeCell ref="A2397:E2397"/>
+    <mergeCell ref="A2401:H2401"/>
+    <mergeCell ref="A2404:H2404"/>
+    <mergeCell ref="A2406:C2406"/>
+    <mergeCell ref="A2410:E2410"/>
+    <mergeCell ref="A2414:H2414"/>
+    <mergeCell ref="A2417:H2417"/>
+    <mergeCell ref="A2419:C2419"/>
+    <mergeCell ref="A2423:E2423"/>
+    <mergeCell ref="A2427:H2427"/>
+    <mergeCell ref="A2430:H2430"/>
+    <mergeCell ref="A2432:C2432"/>
+    <mergeCell ref="A2436:E2436"/>
+    <mergeCell ref="A2440:H2440"/>
+    <mergeCell ref="A2443:H2443"/>
+    <mergeCell ref="A2445:C2445"/>
+    <mergeCell ref="A2449:E2449"/>
+    <mergeCell ref="A2453:H2453"/>
+    <mergeCell ref="A2456:H2456"/>
+    <mergeCell ref="A2458:C2458"/>
+    <mergeCell ref="A2462:E2462"/>
+    <mergeCell ref="A2466:H2466"/>
+    <mergeCell ref="A2469:H2469"/>
+    <mergeCell ref="A2471:C2471"/>
+    <mergeCell ref="A2475:E2475"/>
+    <mergeCell ref="A2479:H2479"/>
+    <mergeCell ref="A2482:H2482"/>
+    <mergeCell ref="A2484:C2484"/>
+    <mergeCell ref="A2488:E2488"/>
+    <mergeCell ref="A2492:H2492"/>
+    <mergeCell ref="A2495:H2495"/>
+    <mergeCell ref="A2497:C2497"/>
+    <mergeCell ref="A2501:E2501"/>
+    <mergeCell ref="A2508:J2508"/>
+    <mergeCell ref="F2515:H2515"/>
+    <mergeCell ref="A2517:H2517"/>
+    <mergeCell ref="A2519:H2519"/>
+    <mergeCell ref="A2522:H2522"/>
+    <mergeCell ref="A2524:C2524"/>
+    <mergeCell ref="A2528:E2528"/>
+    <mergeCell ref="A2532:H2532"/>
+    <mergeCell ref="A2535:H2535"/>
+    <mergeCell ref="A2537:C2537"/>
+    <mergeCell ref="A2541:E2541"/>
+    <mergeCell ref="A2545:H2545"/>
+    <mergeCell ref="A2548:H2548"/>
+    <mergeCell ref="A2550:C2550"/>
+    <mergeCell ref="A2554:E2554"/>
+    <mergeCell ref="A2558:H2558"/>
+    <mergeCell ref="A2561:H2561"/>
+    <mergeCell ref="A2563:C2563"/>
+    <mergeCell ref="A2567:E2567"/>
+    <mergeCell ref="A2571:H2571"/>
+    <mergeCell ref="A2574:H2574"/>
+    <mergeCell ref="A2576:C2576"/>
+    <mergeCell ref="A2580:E2580"/>
+    <mergeCell ref="A2584:H2584"/>
+    <mergeCell ref="A2587:H2587"/>
+    <mergeCell ref="A2589:C2589"/>
+    <mergeCell ref="A2593:E2593"/>
+    <mergeCell ref="A2597:H2597"/>
+    <mergeCell ref="A2600:H2600"/>
+    <mergeCell ref="A2602:C2602"/>
+    <mergeCell ref="A2606:E2606"/>
+    <mergeCell ref="A2610:H2610"/>
+    <mergeCell ref="A2613:H2613"/>
+    <mergeCell ref="A2615:C2615"/>
+    <mergeCell ref="A2619:E2619"/>
+    <mergeCell ref="A2626:J2626"/>
+    <mergeCell ref="F2633:H2633"/>
+    <mergeCell ref="A2635:H2635"/>
+    <mergeCell ref="A2637:H2637"/>
+    <mergeCell ref="A2640:H2640"/>
+    <mergeCell ref="A2642:C2642"/>
+    <mergeCell ref="A2646:E2646"/>
+    <mergeCell ref="A2650:H2650"/>
+    <mergeCell ref="A2653:H2653"/>
+    <mergeCell ref="A2655:C2655"/>
+    <mergeCell ref="A2659:E2659"/>
+    <mergeCell ref="A2666:J2666"/>
+    <mergeCell ref="F2673:H2673"/>
+    <mergeCell ref="A2675:H2675"/>
+    <mergeCell ref="A2677:H2677"/>
+    <mergeCell ref="A2680:H2680"/>
+    <mergeCell ref="A2682:C2682"/>
+    <mergeCell ref="A2686:E2686"/>
+    <mergeCell ref="A2690:H2690"/>
+    <mergeCell ref="A2693:H2693"/>
+    <mergeCell ref="A2695:C2695"/>
+    <mergeCell ref="A2699:E2699"/>
+    <mergeCell ref="A2703:H2703"/>
+    <mergeCell ref="A2706:H2706"/>
+    <mergeCell ref="A2708:C2708"/>
+    <mergeCell ref="A2712:E2712"/>
+    <mergeCell ref="A2716:H2716"/>
+    <mergeCell ref="A2719:H2719"/>
+    <mergeCell ref="A2721:C2721"/>
+    <mergeCell ref="A2725:E2725"/>
+    <mergeCell ref="A2729:H2729"/>
+    <mergeCell ref="A2732:H2732"/>
+    <mergeCell ref="A2734:C2734"/>
+    <mergeCell ref="A2738:E2738"/>
+    <mergeCell ref="A2742:H2742"/>
+    <mergeCell ref="A2745:H2745"/>
+    <mergeCell ref="A2747:C2747"/>
+    <mergeCell ref="A2751:E2751"/>
+    <mergeCell ref="A2755:H2755"/>
+    <mergeCell ref="A2758:H2758"/>
+    <mergeCell ref="A2760:C2760"/>
+    <mergeCell ref="A2764:E2764"/>
+    <mergeCell ref="A2768:H2768"/>
+    <mergeCell ref="A2771:H2771"/>
+    <mergeCell ref="A2773:C2773"/>
+    <mergeCell ref="A2777:E2777"/>
+    <mergeCell ref="A2784:J2784"/>
+    <mergeCell ref="F2791:H2791"/>
+    <mergeCell ref="A2793:H2793"/>
+    <mergeCell ref="A2795:H2795"/>
+    <mergeCell ref="A2798:H2798"/>
+    <mergeCell ref="A2800:C2800"/>
+    <mergeCell ref="A2804:E2804"/>
+    <mergeCell ref="A2808:H2808"/>
+    <mergeCell ref="A2811:H2811"/>
+    <mergeCell ref="A2813:C2813"/>
+    <mergeCell ref="A2817:E2817"/>
+    <mergeCell ref="A2821:H2821"/>
+    <mergeCell ref="A2824:H2824"/>
+    <mergeCell ref="A2826:C2826"/>
+    <mergeCell ref="A2830:E2830"/>
+    <mergeCell ref="A2834:H2834"/>
+    <mergeCell ref="A2837:H2837"/>
+    <mergeCell ref="A2839:C2839"/>
+    <mergeCell ref="A2843:E2843"/>
+    <mergeCell ref="A2847:H2847"/>
+    <mergeCell ref="A2850:H2850"/>
+    <mergeCell ref="A2852:C2852"/>
+    <mergeCell ref="A2856:E2856"/>
+    <mergeCell ref="A2860:H2860"/>
+    <mergeCell ref="A2863:H2863"/>
+    <mergeCell ref="A2865:C2865"/>
+    <mergeCell ref="A2869:E2869"/>
+    <mergeCell ref="A2873:H2873"/>
+    <mergeCell ref="A2876:H2876"/>
+    <mergeCell ref="A2878:C2878"/>
+    <mergeCell ref="A2882:E2882"/>
+    <mergeCell ref="A2886:H2886"/>
+    <mergeCell ref="A2889:H2889"/>
+    <mergeCell ref="A2891:C2891"/>
+    <mergeCell ref="A2895:E2895"/>
+    <mergeCell ref="A2899:H2899"/>
+    <mergeCell ref="A2902:H2902"/>
+    <mergeCell ref="A2904:C2904"/>
+    <mergeCell ref="A2908:E2908"/>
+    <mergeCell ref="A2912:H2912"/>
+    <mergeCell ref="A2915:H2915"/>
+    <mergeCell ref="A2917:C2917"/>
+    <mergeCell ref="A2921:E2921"/>
+    <mergeCell ref="A2925:H2925"/>
+    <mergeCell ref="A2928:H2928"/>
+    <mergeCell ref="A2930:C2930"/>
+    <mergeCell ref="A2934:E2934"/>
+    <mergeCell ref="A2938:H2938"/>
+    <mergeCell ref="A2941:H2941"/>
+    <mergeCell ref="A2943:C2943"/>
+    <mergeCell ref="A2947:E2947"/>
+    <mergeCell ref="A2951:H2951"/>
+    <mergeCell ref="A2954:H2954"/>
+    <mergeCell ref="A2956:C2956"/>
+    <mergeCell ref="A2960:E2960"/>
+    <mergeCell ref="A2964:H2964"/>
+    <mergeCell ref="A2967:H2967"/>
+    <mergeCell ref="A2969:C2969"/>
+    <mergeCell ref="A2973:E2973"/>
+    <mergeCell ref="A2977:H2977"/>
+    <mergeCell ref="A2980:H2980"/>
+    <mergeCell ref="A2982:C2982"/>
+    <mergeCell ref="A2986:E2986"/>
+    <mergeCell ref="A2990:H2990"/>
+    <mergeCell ref="A2993:H2993"/>
+    <mergeCell ref="A2995:C2995"/>
+    <mergeCell ref="A2999:E2999"/>
+    <mergeCell ref="A3003:H3003"/>
+    <mergeCell ref="A3006:H3006"/>
+    <mergeCell ref="A3008:C3008"/>
+    <mergeCell ref="A3012:E3012"/>
+    <mergeCell ref="A3016:H3016"/>
+    <mergeCell ref="A3019:H3019"/>
+    <mergeCell ref="A3021:C3021"/>
+    <mergeCell ref="A3025:E3025"/>
+    <mergeCell ref="A3029:H3029"/>
+    <mergeCell ref="A3032:H3032"/>
+    <mergeCell ref="A3034:C3034"/>
+    <mergeCell ref="A3038:E3038"/>
+    <mergeCell ref="A3045:J3045"/>
+    <mergeCell ref="F3052:H3052"/>
+    <mergeCell ref="A3054:H3054"/>
+    <mergeCell ref="A3056:H3056"/>
+    <mergeCell ref="A3059:H3059"/>
+    <mergeCell ref="A3061:C3061"/>
+    <mergeCell ref="A3065:E3065"/>
+    <mergeCell ref="A3069:H3069"/>
+    <mergeCell ref="A3072:H3072"/>
+    <mergeCell ref="A3074:C3074"/>
+    <mergeCell ref="A3078:E3078"/>
+    <mergeCell ref="A3082:H3082"/>
+    <mergeCell ref="A3085:H3085"/>
+    <mergeCell ref="A3087:C3087"/>
+    <mergeCell ref="A3091:E3091"/>
+    <mergeCell ref="A3095:H3095"/>
+    <mergeCell ref="A3098:H3098"/>
+    <mergeCell ref="A3100:C3100"/>
+    <mergeCell ref="A3104:E3104"/>
+    <mergeCell ref="A3108:H3108"/>
+    <mergeCell ref="A3111:H3111"/>
+    <mergeCell ref="A3113:C3113"/>
+    <mergeCell ref="A3117:E3117"/>
+    <mergeCell ref="A3121:H3121"/>
+    <mergeCell ref="A3124:H3124"/>
+    <mergeCell ref="A3126:C3126"/>
+    <mergeCell ref="A3130:E3130"/>
+    <mergeCell ref="A3134:H3134"/>
+    <mergeCell ref="A3137:H3137"/>
+    <mergeCell ref="A3139:C3139"/>
+    <mergeCell ref="A3143:E3143"/>
+    <mergeCell ref="A3147:H3147"/>
+    <mergeCell ref="A3150:H3150"/>
+    <mergeCell ref="A3152:C3152"/>
+    <mergeCell ref="A3156:E3156"/>
+    <mergeCell ref="A3160:H3160"/>
+    <mergeCell ref="A3163:H3163"/>
+    <mergeCell ref="A3165:C3165"/>
+    <mergeCell ref="A3169:E3169"/>
+    <mergeCell ref="A3173:H3173"/>
+    <mergeCell ref="A3176:H3176"/>
+    <mergeCell ref="A3178:C3178"/>
+    <mergeCell ref="A3182:E3182"/>
+    <mergeCell ref="A3186:H3186"/>
+    <mergeCell ref="A3189:H3189"/>
+    <mergeCell ref="A3191:C3191"/>
+    <mergeCell ref="A3195:E3195"/>
+    <mergeCell ref="A3199:H3199"/>
+    <mergeCell ref="A3202:H3202"/>
+    <mergeCell ref="A3204:C3204"/>
+    <mergeCell ref="A3208:E3208"/>
+    <mergeCell ref="A3212:H3212"/>
+    <mergeCell ref="A3215:H3215"/>
+    <mergeCell ref="A3217:C3217"/>
+    <mergeCell ref="A3221:E3221"/>
+    <mergeCell ref="A3225:H3225"/>
+    <mergeCell ref="A3228:H3228"/>
+    <mergeCell ref="A3230:C3230"/>
+    <mergeCell ref="A3234:E3234"/>
+    <mergeCell ref="A3241:J3241"/>
+    <mergeCell ref="F3248:H3248"/>
+    <mergeCell ref="A3250:H3250"/>
+    <mergeCell ref="A3252:H3252"/>
+    <mergeCell ref="A3255:H3255"/>
+    <mergeCell ref="A3257:C3257"/>
+    <mergeCell ref="A3261:E3261"/>
+    <mergeCell ref="A3265:H3265"/>
+    <mergeCell ref="A3268:H3268"/>
+    <mergeCell ref="A3270:C3270"/>
+    <mergeCell ref="A3274:E3274"/>
+    <mergeCell ref="A3278:H3278"/>
+    <mergeCell ref="A3281:H3281"/>
+    <mergeCell ref="A3283:C3283"/>
+    <mergeCell ref="A3287:E3287"/>
+    <mergeCell ref="A3291:H3291"/>
+    <mergeCell ref="A3294:H3294"/>
+    <mergeCell ref="A3296:C3296"/>
+    <mergeCell ref="A3300:E3300"/>
+    <mergeCell ref="A3304:H3304"/>
+    <mergeCell ref="A3307:H3307"/>
+    <mergeCell ref="A3309:C3309"/>
+    <mergeCell ref="A3313:E3313"/>
+    <mergeCell ref="A3317:H3317"/>
+    <mergeCell ref="A3320:H3320"/>
+    <mergeCell ref="A3322:C3322"/>
+    <mergeCell ref="A3326:E3326"/>
+    <mergeCell ref="A3330:H3330"/>
+    <mergeCell ref="A3333:H3333"/>
+    <mergeCell ref="A3335:C3335"/>
+    <mergeCell ref="A3339:E3339"/>
+    <mergeCell ref="A3343:H3343"/>
+    <mergeCell ref="A3346:H3346"/>
+    <mergeCell ref="A3348:C3348"/>
+    <mergeCell ref="A3352:E3352"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>