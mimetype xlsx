--- v0 (2026-06-13)
+++ v1 (2026-09-10)
@@ -38,51 +38,51 @@
   <si>
     <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 202642120005/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>202642120005/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
-    <t>EMENDA INDIVIDUAL</t>
+    <t>EMENDA ESPECIAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>AGRICULTURA</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SITIO NOVO</t>
   </si>